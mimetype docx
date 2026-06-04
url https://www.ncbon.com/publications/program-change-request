--- v0 (2025-10-15)
+++ v1 (2026-06-04)
@@ -10,62 +10,62 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="652683BD" w14:textId="77777777" w:rsidR="41AFE394" w:rsidRDefault="00FA3BC0" w:rsidP="4C75B70D">
+    <w:p w:rsidR="41AFE394" w:rsidP="4C75B70D" w:rsidRDefault="00FA3BC0" w14:paraId="652683BD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E9F26AE" wp14:editId="5CD8E32D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E9F26AE" wp14:editId="4FF9B3AC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-119227</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2084832" cy="727075"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="253918540" name="Picture 253918540"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -77,556 +77,575 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2084832" cy="727075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="008456B7" w:rsidRDefault="008456B7" w:rsidP="4C75B70D">
+    <w:p w:rsidR="008456B7" w:rsidP="4C75B70D" w:rsidRDefault="008456B7" w14:paraId="672A6659" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A37501D" w14:textId="77777777" w:rsidR="00623A89" w:rsidRDefault="00623A89" w:rsidP="4C75B70D">
+    <w:p w:rsidR="00623A89" w:rsidP="4C75B70D" w:rsidRDefault="00623A89" w14:paraId="0A37501D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidR="00623A89" w:rsidRDefault="00623A89" w:rsidP="4C75B70D">
+    <w:p w:rsidR="00623A89" w:rsidP="4C75B70D" w:rsidRDefault="00623A89" w14:paraId="5DAB6C7B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="559B0C34" w14:textId="08AEA61A" w:rsidR="004D2BEA" w:rsidRPr="00924C2E" w:rsidRDefault="00812475" w:rsidP="41AA5814">
+    <w:p w:rsidRPr="00924C2E" w:rsidR="004D2BEA" w:rsidP="41AA5814" w:rsidRDefault="00812475" w14:paraId="559B0C34" w14:textId="08AEA61A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="41AA5814">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Nursing Program Change </w:t>
       </w:r>
-      <w:r w:rsidR="159DC0E8" w:rsidRPr="41AA5814">
+      <w:r w:rsidRPr="41AA5814" w:rsidR="159DC0E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Request</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02EB378F" w14:textId="77777777" w:rsidR="00EA4939" w:rsidRPr="008F0B7A" w:rsidRDefault="00EA4939" w:rsidP="00EA4939">
+    <w:p w:rsidRPr="008F0B7A" w:rsidR="00EA4939" w:rsidP="00EA4939" w:rsidRDefault="00EA4939" w14:paraId="02EB378F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="718F4925" w14:textId="099E01AD" w:rsidR="00AF79CF" w:rsidRDefault="00EA4939" w:rsidP="008AD86E">
+    <w:p w:rsidR="00AF79CF" w:rsidP="008AD86E" w:rsidRDefault="00EA4939" w14:paraId="718F4925" w14:textId="3C97EEB3">
       <w:pPr>
         <w:ind w:left="-450" w:right="-702"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008AD86E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">All requested changes require </w:t>
       </w:r>
-      <w:r w:rsidR="63BBA1D2" w:rsidRPr="008AD86E">
+      <w:r w:rsidR="00495E0C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008AD86E" w:rsidR="63BBA1D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="008AD86E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">0-day notification to the North Carolina Board of Nursing (NCBON) prior </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A05A809" w14:textId="7D401A90" w:rsidR="004D2BEA" w:rsidRPr="00AF79CF" w:rsidRDefault="00EA4939" w:rsidP="00AF79CF">
+    <w:p w:rsidRPr="00AF79CF" w:rsidR="004D2BEA" w:rsidP="00AF79CF" w:rsidRDefault="00EA4939" w14:paraId="6A05A809" w14:textId="7D401A90">
       <w:pPr>
         <w:ind w:left="-450" w:right="-702"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF79CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>to the proposed date of implementation.</w:t>
       </w:r>
-      <w:r w:rsidR="00AF79CF" w:rsidRPr="00AF79CF">
+      <w:r w:rsidRPr="00AF79CF" w:rsidR="00AF79CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003604A7" w:rsidRPr="00AF79CF">
+      <w:r w:rsidRPr="00AF79CF" w:rsidR="003604A7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Documents</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF79CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> must be uploaded </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="0087486E" w:rsidRPr="00182C8C">
+      <w:hyperlink w:history="1" r:id="rId13">
+        <w:r w:rsidRPr="00182C8C" w:rsidR="0087486E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AF79CF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E013E21" w14:textId="77777777" w:rsidR="00AF79CF" w:rsidRPr="00AF79CF" w:rsidRDefault="00AF79CF" w:rsidP="00AF79CF">
+    <w:p w:rsidRPr="00AF79CF" w:rsidR="00AF79CF" w:rsidP="00AF79CF" w:rsidRDefault="00AF79CF" w14:paraId="4E013E21" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="-450" w:right="-702"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10620" w:type="dxa"/>
         <w:tblInd w:w="-455" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3690"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="576"/>
         <w:gridCol w:w="346"/>
         <w:gridCol w:w="1040"/>
         <w:gridCol w:w="693"/>
         <w:gridCol w:w="693"/>
         <w:gridCol w:w="72"/>
         <w:gridCol w:w="967"/>
         <w:gridCol w:w="347"/>
         <w:gridCol w:w="1386"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A813FA" w:rsidRPr="00EB22EC" w14:paraId="3CCDCF34" w14:textId="77777777" w:rsidTr="008AD86E">
+      <w:tr w:rsidRPr="00EB22EC" w:rsidR="00A813FA" w:rsidTr="0A3413B7" w14:paraId="3CCDCF34" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-          <w:p w14:paraId="7A8206A6" w14:textId="61502F1E" w:rsidR="00A813FA" w:rsidRDefault="00A813FA" w:rsidP="00680515">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00A813FA" w:rsidP="00680515" w:rsidRDefault="00A813FA" w14:paraId="7A8206A6" w14:textId="61502F1E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of </w:t>
             </w:r>
             <w:r w:rsidR="00B64E2B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Program Director</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A0A45E3" w14:textId="7AED9346" w:rsidR="00A813FA" w:rsidRPr="00EB22EC" w:rsidRDefault="00A813FA" w:rsidP="00812475">
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="00A813FA" w:rsidP="00812475" w:rsidRDefault="00A813FA" w14:paraId="7A0A45E3" w14:textId="7AED9346">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6930" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
-          </w:tcPr>
-          <w:p w14:paraId="794BA289" w14:textId="0F06022A" w:rsidR="00A813FA" w:rsidRPr="00EB22EC" w:rsidRDefault="00A813FA" w:rsidP="00812475">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="00A813FA" w:rsidP="00812475" w:rsidRDefault="00A813FA" w14:paraId="794BA289" w14:textId="0F06022A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B13601" w:rsidRPr="00EB22EC" w14:paraId="1420D849" w14:textId="77777777" w:rsidTr="008AD86E">
+      <w:tr w:rsidRPr="00EB22EC" w:rsidR="00B13601" w:rsidTr="0A3413B7" w14:paraId="1420D849" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-          <w:p w14:paraId="1B05B49D" w14:textId="5387DA98" w:rsidR="00B13601" w:rsidRDefault="00B64E2B" w:rsidP="00680515">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00B13601" w:rsidP="00680515" w:rsidRDefault="00B64E2B" w14:paraId="1B05B49D" w14:textId="5387DA98">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name of Nursing Program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6930" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          <w:p w14:paraId="44EEB19E" w14:textId="77777777" w:rsidR="00ED3658" w:rsidRPr="00EB22EC" w:rsidRDefault="00ED3658" w:rsidP="00812475">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00B13601" w:rsidP="00812475" w:rsidRDefault="00B13601" w14:paraId="6941ABAC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="00ED3658" w:rsidP="00812475" w:rsidRDefault="00ED3658" w14:paraId="44EEB19E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D5DE2" w:rsidRPr="00EB22EC" w14:paraId="1893F6E3" w14:textId="77777777" w:rsidTr="008AD86E">
+      <w:tr w:rsidRPr="00EB22EC" w:rsidR="008D5DE2" w:rsidTr="0A3413B7" w14:paraId="1893F6E3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-          <w:p w14:paraId="5A39BBE3" w14:textId="4F51FBEF" w:rsidR="008D5DE2" w:rsidRPr="00EB22EC" w:rsidRDefault="008D5DE2" w:rsidP="00680515">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="008D5DE2" w:rsidP="00680515" w:rsidRDefault="008D5DE2" w14:paraId="5A39BBE3" w14:textId="4F51FBEF">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Program Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1732" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-          </w:tcPr>
-          <w:p w14:paraId="22392DF2" w14:textId="6C7209D4" w:rsidR="008D5DE2" w:rsidRPr="00DD50BE" w:rsidRDefault="008D5DE2" w:rsidP="00872D54">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00DD50BE" w:rsidR="008D5DE2" w:rsidP="00872D54" w:rsidRDefault="008D5DE2" w14:paraId="22392DF2" w14:textId="6C7209D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB22EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">DME </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-          </w:tcPr>
-          <w:p w14:paraId="06A45484" w14:textId="10423603" w:rsidR="008D5DE2" w:rsidRPr="00EB22EC" w:rsidRDefault="008D5DE2" w:rsidP="00872D54">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="008D5DE2" w:rsidP="00872D54" w:rsidRDefault="008D5DE2" w14:paraId="06A45484" w14:textId="10423603">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BSN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1732" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-          </w:tcPr>
-          <w:p w14:paraId="694B0DE3" w14:textId="55E6C3F9" w:rsidR="008D5DE2" w:rsidRPr="00EB22EC" w:rsidRDefault="008D5DE2" w:rsidP="00872D54">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="008D5DE2" w:rsidP="00872D54" w:rsidRDefault="008D5DE2" w14:paraId="694B0DE3" w14:textId="55E6C3F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ADN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1733" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-          </w:tcPr>
-          <w:p w14:paraId="462BEA0D" w14:textId="2D226676" w:rsidR="008D5DE2" w:rsidRPr="00EB22EC" w:rsidRDefault="008D5DE2" w:rsidP="00872D54">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="008D5DE2" w:rsidP="00872D54" w:rsidRDefault="008D5DE2" w14:paraId="462BEA0D" w14:textId="2D226676">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>LPN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005454BF" w:rsidRPr="00EB22EC" w14:paraId="3E136FDB" w14:textId="77777777" w:rsidTr="008AD86E">
+      <w:tr w:rsidRPr="00EB22EC" w:rsidR="005454BF" w:rsidTr="0A3413B7" w14:paraId="3E136FDB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-          <w:p w14:paraId="0167274E" w14:textId="77777777" w:rsidR="005454BF" w:rsidRDefault="005454BF" w:rsidP="005454BF">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="005454BF" w:rsidP="005454BF" w:rsidRDefault="005454BF" w14:paraId="0167274E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB22EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Program Change Type </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07E876CB" w14:textId="77777777" w:rsidR="005454BF" w:rsidRDefault="005454BF" w:rsidP="00680515">
+          <w:p w:rsidR="005454BF" w:rsidP="00680515" w:rsidRDefault="005454BF" w14:paraId="07E876CB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6930" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
-          </w:tcPr>
-          <w:p w14:paraId="7C21F726" w14:textId="79F0485F" w:rsidR="008579B5" w:rsidRPr="00A73F86" w:rsidRDefault="005454BF" w:rsidP="0055624D">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A73F86" w:rsidR="008579B5" w:rsidP="0055624D" w:rsidRDefault="005454BF" w14:paraId="7C21F726" w14:textId="79F0485F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A73F86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Select </w:t>
             </w:r>
             <w:r w:rsidRPr="00A73F86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
@@ -641,1385 +660,1417 @@
               </w:rPr>
               <w:t xml:space="preserve"> that apply and complete </w:t>
             </w:r>
             <w:r w:rsidRPr="00A73F86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>all</w:t>
             </w:r>
             <w:r w:rsidRPr="00A73F86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> corresponding sections for each program change type.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F39A3" w:rsidRPr="00EB22EC" w14:paraId="4F00A7F1" w14:textId="77777777" w:rsidTr="008AD86E">
+      <w:tr w:rsidRPr="00EB22EC" w:rsidR="006F39A3" w:rsidTr="0A3413B7" w14:paraId="4F00A7F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-          <w:p w14:paraId="690527B6" w14:textId="77777777" w:rsidR="006F39A3" w:rsidRPr="00EB22EC" w:rsidRDefault="006F39A3" w:rsidP="005454BF">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="006F39A3" w:rsidP="005454BF" w:rsidRDefault="006F39A3" w14:paraId="690527B6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0355D031" w14:textId="77777777" w:rsidR="006F39A3" w:rsidRPr="00EB22EC" w:rsidRDefault="006F39A3" w:rsidP="005454BF">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="006F39A3" w:rsidP="005454BF" w:rsidRDefault="006F39A3" w14:paraId="0355D031" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
-          </w:tcPr>
-          <w:p w14:paraId="05D171A0" w14:textId="159B4914" w:rsidR="006F39A3" w:rsidRPr="00EB22EC" w:rsidRDefault="006E487E" w:rsidP="005454BF">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="006F39A3" w:rsidP="005454BF" w:rsidRDefault="006E487E" w14:paraId="05D171A0" w14:textId="159B4914">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB22EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Enrollment Expansion/Decrease – </w:t>
             </w:r>
             <w:r w:rsidRPr="0033324F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Section A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E487E" w:rsidRPr="00EB22EC" w14:paraId="1C85DA25" w14:textId="77777777" w:rsidTr="008AD86E">
+      <w:tr w:rsidRPr="00EB22EC" w:rsidR="006E487E" w:rsidTr="0A3413B7" w14:paraId="1C85DA25" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-          <w:p w14:paraId="6A8210FD" w14:textId="77777777" w:rsidR="006E487E" w:rsidRPr="00EB22EC" w:rsidRDefault="006E487E" w:rsidP="005454BF">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="006E487E" w:rsidP="005454BF" w:rsidRDefault="006E487E" w14:paraId="6A8210FD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1AD2B7B8" w14:textId="77777777" w:rsidR="006E487E" w:rsidRPr="00EB22EC" w:rsidRDefault="006E487E" w:rsidP="005454BF">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="006E487E" w:rsidP="005454BF" w:rsidRDefault="006E487E" w14:paraId="1AD2B7B8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-          <w:p w14:paraId="20DEC059" w14:textId="33C8158F" w:rsidR="006E487E" w:rsidRPr="00EB22EC" w:rsidRDefault="0055624D" w:rsidP="005454BF">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="006E487E" w:rsidP="005454BF" w:rsidRDefault="0055624D" w14:paraId="20DEC059" w14:textId="33C8158F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB22EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Mode of Delivery Change – </w:t>
             </w:r>
             <w:r w:rsidRPr="0033324F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Section B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0055624D" w:rsidRPr="00EB22EC" w14:paraId="4A4B68D1" w14:textId="77777777" w:rsidTr="008AD86E">
+      <w:tr w:rsidRPr="00EB22EC" w:rsidR="0055624D" w:rsidTr="0A3413B7" w14:paraId="4A4B68D1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-          <w:p w14:paraId="410C99E3" w14:textId="77777777" w:rsidR="0055624D" w:rsidRPr="00EB22EC" w:rsidRDefault="0055624D" w:rsidP="005454BF">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="0055624D" w:rsidP="005454BF" w:rsidRDefault="0055624D" w14:paraId="410C99E3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1B786B4A" w14:textId="77777777" w:rsidR="0055624D" w:rsidRPr="00EB22EC" w:rsidRDefault="0055624D" w:rsidP="005454BF">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="0055624D" w:rsidP="005454BF" w:rsidRDefault="0055624D" w14:paraId="1B786B4A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
-          </w:tcPr>
-[...21 lines deleted...]
-                <w:b/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="0055624D" w:rsidP="0A3413B7" w:rsidRDefault="0055624D" w14:paraId="75B8B6D8" w14:textId="6B675079">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0A3413B7" w:rsidR="0055624D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Course Syllabi/Curriculum Change</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0A3413B7" w:rsidR="4C0F3EC7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/Changes to Admission Criteria</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0A3413B7" w:rsidR="0055624D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0A3413B7" w:rsidR="0055624D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>Section C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0055624D" w:rsidRPr="00EB22EC" w14:paraId="037D2127" w14:textId="77777777" w:rsidTr="008AD86E">
+      <w:tr w:rsidRPr="00EB22EC" w:rsidR="0055624D" w:rsidTr="0A3413B7" w14:paraId="037D2127" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-          <w:p w14:paraId="6276C604" w14:textId="77777777" w:rsidR="0055624D" w:rsidRPr="00EB22EC" w:rsidRDefault="0055624D" w:rsidP="005454BF">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="0055624D" w:rsidP="005454BF" w:rsidRDefault="0055624D" w14:paraId="6276C604" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="01977647" w14:textId="77777777" w:rsidR="0055624D" w:rsidRPr="00EB22EC" w:rsidRDefault="0055624D" w:rsidP="005454BF">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="0055624D" w:rsidP="005454BF" w:rsidRDefault="0055624D" w14:paraId="01977647" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-          <w:p w14:paraId="2AA127B5" w14:textId="7B980AD2" w:rsidR="0055624D" w:rsidRPr="00EB22EC" w:rsidRDefault="0055624D" w:rsidP="005454BF">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="0055624D" w:rsidP="005454BF" w:rsidRDefault="0055624D" w14:paraId="2AA127B5" w14:textId="7B980AD2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB22EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Facility or Physical Location Change – </w:t>
             </w:r>
             <w:r w:rsidRPr="0033324F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Section D</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0055624D" w:rsidRPr="00EB22EC" w14:paraId="7E3EAFD8" w14:textId="77777777" w:rsidTr="008AD86E">
+      <w:tr w:rsidRPr="00EB22EC" w:rsidR="0055624D" w:rsidTr="0A3413B7" w14:paraId="7E3EAFD8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-          <w:p w14:paraId="1D78E2D7" w14:textId="77777777" w:rsidR="0055624D" w:rsidRPr="00EB22EC" w:rsidRDefault="0055624D" w:rsidP="005454BF">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="0055624D" w:rsidP="005454BF" w:rsidRDefault="0055624D" w14:paraId="1D78E2D7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="41A309B4" w14:textId="77777777" w:rsidR="0055624D" w:rsidRPr="00EB22EC" w:rsidRDefault="0055624D" w:rsidP="005454BF">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="0055624D" w:rsidP="005454BF" w:rsidRDefault="0055624D" w14:paraId="41A309B4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
-          </w:tcPr>
-          <w:p w14:paraId="26B80FB1" w14:textId="315976F8" w:rsidR="0055624D" w:rsidRPr="00EB22EC" w:rsidRDefault="0055624D" w:rsidP="005454BF">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="0055624D" w:rsidP="005454BF" w:rsidRDefault="0055624D" w14:paraId="26B80FB1" w14:textId="315976F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB22EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Program Change Option – </w:t>
             </w:r>
             <w:r w:rsidRPr="0033324F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Section E</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00157654" w:rsidRPr="00EB22EC" w14:paraId="4EE7E5BA" w14:textId="77777777" w:rsidTr="008AD86E">
+      <w:tr w:rsidRPr="00EB22EC" w:rsidR="00157654" w:rsidTr="0A3413B7" w14:paraId="4EE7E5BA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-          <w:p w14:paraId="024A427A" w14:textId="77777777" w:rsidR="00157654" w:rsidRPr="00EB22EC" w:rsidRDefault="00157654" w:rsidP="005454BF">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="00157654" w:rsidP="005454BF" w:rsidRDefault="00157654" w14:paraId="024A427A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="75E50467" w14:textId="77777777" w:rsidR="00157654" w:rsidRPr="00EB22EC" w:rsidRDefault="00157654" w:rsidP="005454BF">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="00157654" w:rsidP="005454BF" w:rsidRDefault="00157654" w14:paraId="75E50467" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6120" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
-          </w:tcPr>
-          <w:p w14:paraId="198D4CEB" w14:textId="77777777" w:rsidR="00157654" w:rsidRPr="00CE7495" w:rsidRDefault="00121005" w:rsidP="005454BF">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CE7495" w:rsidR="00157654" w:rsidP="005454BF" w:rsidRDefault="00121005" w14:paraId="198D4CEB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">LPN and High School Pathway – </w:t>
             </w:r>
-            <w:r w:rsidR="009E32F2" w:rsidRPr="009E32F2">
+            <w:r w:rsidRPr="009E32F2" w:rsidR="009E32F2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Complete Section E </w:t>
             </w:r>
-            <w:r w:rsidR="00B01FA4" w:rsidRPr="00CE7495">
+            <w:r w:rsidRPr="00CE7495" w:rsidR="00B01FA4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&amp;</w:t>
             </w:r>
-            <w:r w:rsidR="009E32F2" w:rsidRPr="00CE7495">
+            <w:r w:rsidRPr="00CE7495" w:rsidR="009E32F2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CE7495">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Section F</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DE6EB90" w14:textId="6F9C6E9F" w:rsidR="00B01FA4" w:rsidRPr="00EB22EC" w:rsidRDefault="00DC13F2" w:rsidP="005454BF">
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="00B01FA4" w:rsidP="005454BF" w:rsidRDefault="00DC13F2" w14:paraId="6DE6EB90" w14:textId="6F9C6E9F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00CE7495">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Complete </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="004D492C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Appendix A</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00CE7495">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> if using a </w:t>
             </w:r>
-            <w:r w:rsidR="00CE7495" w:rsidRPr="00CE7495">
+            <w:r w:rsidRPr="00CE7495" w:rsidR="00CE7495">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>new clinical site</w:t>
             </w:r>
             <w:r w:rsidR="004D492C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005454BF" w:rsidRPr="00EB22EC" w14:paraId="539AD0AC" w14:textId="77777777" w:rsidTr="008AD86E">
+      <w:tr w:rsidRPr="00EB22EC" w:rsidR="005454BF" w:rsidTr="0A3413B7" w14:paraId="539AD0AC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-          <w:p w14:paraId="275BFFF1" w14:textId="43670DB1" w:rsidR="005454BF" w:rsidRDefault="005454BF" w:rsidP="00680515">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="005454BF" w:rsidP="00680515" w:rsidRDefault="005454BF" w14:paraId="275BFFF1" w14:textId="43670DB1">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A37B82">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Expected Start Date of Proposed Change</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6930" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
-          </w:tcPr>
-          <w:p w14:paraId="0F769766" w14:textId="77777777" w:rsidR="005454BF" w:rsidRPr="00EB22EC" w:rsidRDefault="005454BF" w:rsidP="00872D54">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="005454BF" w:rsidP="00872D54" w:rsidRDefault="005454BF" w14:paraId="0F769766" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF56EC" w:rsidRPr="00EB22EC" w14:paraId="2343296D" w14:textId="77777777" w:rsidTr="008AD86E">
+      <w:tr w:rsidRPr="00EB22EC" w:rsidR="00FF56EC" w:rsidTr="0A3413B7" w14:paraId="2343296D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-          <w:p w14:paraId="4EF3D044" w14:textId="4F6588A4" w:rsidR="00FF56EC" w:rsidRPr="00EB22EC" w:rsidRDefault="00FF56EC" w:rsidP="00680515">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="00FF56EC" w:rsidP="00680515" w:rsidRDefault="00FF56EC" w14:paraId="4EF3D044" w14:textId="4F6588A4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00680515">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Approvals/Substantive Change Request Submitted</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1386" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="2AA7D583" w14:textId="0903B4DD" w:rsidR="00FF56EC" w:rsidRPr="00EB22EC" w:rsidRDefault="00FF56EC" w:rsidP="00872D54">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="00FF56EC" w:rsidP="00872D54" w:rsidRDefault="00FF56EC" w14:paraId="2AA7D583" w14:textId="0903B4DD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00680515">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">UNCGA   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1386" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="03B6D9BC" w14:textId="0C83A59D" w:rsidR="00FF56EC" w:rsidRPr="00EB22EC" w:rsidRDefault="00FF56EC" w:rsidP="00872D54">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="00FF56EC" w:rsidP="00872D54" w:rsidRDefault="00FF56EC" w14:paraId="03B6D9BC" w14:textId="0C83A59D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NCCCS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1386" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="18CBBE4B" w14:textId="1987E620" w:rsidR="00FF56EC" w:rsidRPr="00EB22EC" w:rsidRDefault="00FF56EC" w:rsidP="00872D54">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="00FF56EC" w:rsidP="00872D54" w:rsidRDefault="00FF56EC" w14:paraId="18CBBE4B" w14:textId="1987E620">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SACS</w:t>
             </w:r>
             <w:r w:rsidR="00BF0F01">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>COC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1386" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-          <w:p w14:paraId="5B4FF12D" w14:textId="761CBF5F" w:rsidR="00FF56EC" w:rsidRPr="00EB22EC" w:rsidRDefault="00BF0F01" w:rsidP="00872D54">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="00FF56EC" w:rsidP="00872D54" w:rsidRDefault="00BF0F01" w14:paraId="5B4FF12D" w14:textId="761CBF5F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ACIS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1386" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0ED1D774" w14:textId="2C98655A" w:rsidR="00FF56EC" w:rsidRPr="00EB22EC" w:rsidRDefault="00BF0F01" w:rsidP="00872D54">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="00FF56EC" w:rsidP="00872D54" w:rsidRDefault="00BF0F01" w14:paraId="0ED1D774" w14:textId="2C98655A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A813FA" w:rsidRPr="00EB22EC" w14:paraId="2AC83A3A" w14:textId="77777777" w:rsidTr="008AD86E">
+      <w:tr w:rsidRPr="00EB22EC" w:rsidR="00A813FA" w:rsidTr="0A3413B7" w14:paraId="2AC83A3A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-          <w:p w14:paraId="3CD3AA62" w14:textId="543D1769" w:rsidR="00A813FA" w:rsidRPr="00680515" w:rsidRDefault="00A813FA" w:rsidP="00680515">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00680515" w:rsidR="00A813FA" w:rsidP="42D087DB" w:rsidRDefault="00A813FA" w14:paraId="3CD3AA62" w14:textId="1D0A157F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-              <w:t>Three-Year Average NCLEX Pass Rate</w:t>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="42D087DB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NCLEX Pass Rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6930" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
-          </w:tcPr>
-          <w:p w14:paraId="6851F245" w14:textId="77777777" w:rsidR="00A813FA" w:rsidRPr="00EB22EC" w:rsidRDefault="00A813FA" w:rsidP="00872D54">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="00A813FA" w:rsidP="00872D54" w:rsidRDefault="00A813FA" w14:paraId="6851F245" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A813FA" w:rsidRPr="00EB22EC" w14:paraId="19846B2D" w14:textId="77777777" w:rsidTr="008AD86E">
+      <w:tr w:rsidRPr="00EB22EC" w:rsidR="00A813FA" w:rsidTr="0A3413B7" w14:paraId="19846B2D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-          <w:p w14:paraId="0EED5619" w14:textId="774FA09A" w:rsidR="00A813FA" w:rsidRPr="00251301" w:rsidRDefault="00A813FA" w:rsidP="00251301">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00251301" w:rsidR="00A813FA" w:rsidP="00251301" w:rsidRDefault="00A813FA" w14:paraId="0EED5619" w14:textId="774FA09A">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB22EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Approved Total Student Enrollment (Current)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6930" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
-          </w:tcPr>
-          <w:p w14:paraId="7D67FDE6" w14:textId="77777777" w:rsidR="00A813FA" w:rsidRPr="00EB22EC" w:rsidRDefault="00A813FA" w:rsidP="00251301">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="00A813FA" w:rsidP="00251301" w:rsidRDefault="00A813FA" w14:paraId="7D67FDE6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00745444" w:rsidRPr="00EB22EC" w14:paraId="53118D50" w14:textId="77777777" w:rsidTr="008AD86E">
+      <w:tr w:rsidRPr="00EB22EC" w:rsidR="00745444" w:rsidTr="0A3413B7" w14:paraId="53118D50" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10620" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-          <w:p w14:paraId="38C0AF4A" w14:textId="7DDC6818" w:rsidR="00745444" w:rsidRPr="00F60F3A" w:rsidRDefault="00745444" w:rsidP="00251301">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F60F3A" w:rsidR="00745444" w:rsidP="00251301" w:rsidRDefault="00745444" w14:paraId="38C0AF4A" w14:textId="7DDC6818">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB22EC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe the program change request(s) and provide rationale:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00251301" w:rsidRPr="00EB22EC" w14:paraId="1A1F77AB" w14:textId="77777777" w:rsidTr="00F60F3A">
+      <w:tr w:rsidRPr="00EB22EC" w:rsidR="00251301" w:rsidTr="0A3413B7" w14:paraId="1A1F77AB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10620" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-          </w:tcPr>
-[...40 lines deleted...]
-          <w:p w14:paraId="45FB0818" w14:textId="77777777" w:rsidR="00D5102E" w:rsidRPr="00EB22EC" w:rsidRDefault="00D5102E" w:rsidP="00251301">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00251301" w:rsidP="00251301" w:rsidRDefault="00251301" w14:paraId="0DED327A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D5102E" w:rsidP="00251301" w:rsidRDefault="00D5102E" w14:paraId="6992B7C1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D5102E" w:rsidP="00251301" w:rsidRDefault="00D5102E" w14:paraId="6D8C23EB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D5102E" w:rsidP="00251301" w:rsidRDefault="00D5102E" w14:paraId="3836C004" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="00D5102E" w:rsidP="00251301" w:rsidRDefault="00D5102E" w14:paraId="45FB0818" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC78DD" w:rsidRPr="00EB22EC" w14:paraId="1C0716A5" w14:textId="77777777" w:rsidTr="008AD86E">
+      <w:tr w:rsidRPr="00EB22EC" w:rsidR="00BC78DD" w:rsidTr="0A3413B7" w14:paraId="1C0716A5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7920" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-          <w:p w14:paraId="3CEDE2A4" w14:textId="086686F8" w:rsidR="006D1E40" w:rsidRPr="005950C1" w:rsidRDefault="00067549" w:rsidP="00251301">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005950C1" w:rsidR="006D1E40" w:rsidP="00251301" w:rsidRDefault="00067549" w14:paraId="3CEDE2A4" w14:textId="086686F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Program Director Signature - </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3658">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:rPr>
               <w:t>My signature indicates the documentation is accurate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
-          </w:tcPr>
-          <w:p w14:paraId="4EAE9E98" w14:textId="108155E9" w:rsidR="00BC78DD" w:rsidRPr="00EB22EC" w:rsidRDefault="00067549" w:rsidP="00251301">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="00BC78DD" w:rsidP="00251301" w:rsidRDefault="00067549" w14:paraId="4EAE9E98" w14:textId="108155E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005950C1" w:rsidRPr="00EB22EC" w14:paraId="2B505DFB" w14:textId="77777777" w:rsidTr="008AD86E">
+      <w:tr w:rsidRPr="00EB22EC" w:rsidR="005950C1" w:rsidTr="0A3413B7" w14:paraId="2B505DFB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7920" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-          </w:tcPr>
-[...10 lines deleted...]
-          <w:p w14:paraId="63D0191E" w14:textId="77777777" w:rsidR="005950C1" w:rsidRDefault="005950C1" w:rsidP="00251301">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="005950C1" w:rsidP="00251301" w:rsidRDefault="005950C1" w14:paraId="2932D26A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="005950C1" w:rsidP="00251301" w:rsidRDefault="005950C1" w14:paraId="63D0191E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-          </w:tcPr>
-          <w:p w14:paraId="41606D5D" w14:textId="77777777" w:rsidR="005950C1" w:rsidRDefault="005950C1" w:rsidP="00251301">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="005950C1" w:rsidP="00251301" w:rsidRDefault="005950C1" w14:paraId="41606D5D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00155E0B" w:rsidRPr="00EB22EC" w14:paraId="548F290B" w14:textId="77777777" w:rsidTr="008AD86E">
+      <w:tr w:rsidRPr="00EB22EC" w:rsidR="00155E0B" w:rsidTr="0A3413B7" w14:paraId="548F290B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10620" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-          </w:tcPr>
-          <w:p w14:paraId="17B51125" w14:textId="1A65C941" w:rsidR="00155E0B" w:rsidRPr="00A63CD7" w:rsidRDefault="00155E0B" w:rsidP="008AD86E">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A63CD7" w:rsidR="00155E0B" w:rsidP="008AD86E" w:rsidRDefault="00155E0B" w14:paraId="17B51125" w14:textId="1A65C941">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId14">
               <w:r w:rsidRPr="008AD86E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
-                <w:t>Click he</w:t>
-[...23 lines deleted...]
-                <w:t>e</w:t>
+                <w:t>Click here</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="008AD86E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> to upload document(s)</w:t>
             </w:r>
-            <w:r w:rsidR="7B2CD78F" w:rsidRPr="008AD86E">
+            <w:r w:rsidRPr="008AD86E" w:rsidR="7B2CD78F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26A9A0EB" w14:textId="77777777" w:rsidR="00155E0B" w:rsidRPr="00EB22EC" w:rsidRDefault="00155E0B" w:rsidP="00251301">
+          <w:p w:rsidRPr="00EB22EC" w:rsidR="00155E0B" w:rsidP="00251301" w:rsidRDefault="00155E0B" w14:paraId="26A9A0EB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F34CF31" w14:textId="74ED77C5" w:rsidR="00DB3CC4" w:rsidRDefault="00DB3CC4" w:rsidP="00E03E4A">
+    <w:p w:rsidR="00DB3CC4" w:rsidP="00E03E4A" w:rsidRDefault="00DB3CC4" w14:paraId="0F34CF31" w14:textId="74ED77C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2400"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="4800"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6000"/>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10620" w:type="dxa"/>
         <w:tblInd w:w="-455" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="3089"/>
         <w:gridCol w:w="1997"/>
         <w:gridCol w:w="1543"/>
         <w:gridCol w:w="750"/>
         <w:gridCol w:w="2791"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C77CD9" w14:paraId="1558A651" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidR="00C77CD9" w:rsidTr="4B462695" w14:paraId="1558A651" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10620" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="790FB074" w14:textId="77777777" w:rsidR="003B161F" w:rsidRDefault="003B161F" w:rsidP="003B161F">
+          <w:p w:rsidR="003B161F" w:rsidP="003B161F" w:rsidRDefault="003B161F" w14:paraId="790FB074" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0C08FA48" w14:textId="5D755376" w:rsidR="00C77CD9" w:rsidRDefault="00C77CD9" w:rsidP="003B161F">
+          <w:p w:rsidR="00C77CD9" w:rsidP="003B161F" w:rsidRDefault="00C77CD9" w14:paraId="0C08FA48" w14:textId="5D755376">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003359CB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Section A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F9013E9" w14:textId="6C320FD0" w:rsidR="003B161F" w:rsidRPr="003359CB" w:rsidRDefault="003B161F" w:rsidP="003B161F">
+          <w:p w:rsidRPr="003359CB" w:rsidR="003B161F" w:rsidP="003B161F" w:rsidRDefault="003B161F" w14:paraId="3F9013E9" w14:textId="6C320FD0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C77CD9" w14:paraId="4A83D708" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidR="00C77CD9" w:rsidTr="4B462695" w14:paraId="4A83D708" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10620" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="339732C7" w14:textId="6BDA692D" w:rsidR="003B161F" w:rsidRPr="00161641" w:rsidRDefault="00C77CD9" w:rsidP="007D6F9E">
+          <w:p w:rsidRPr="00161641" w:rsidR="003B161F" w:rsidP="007D6F9E" w:rsidRDefault="00C77CD9" w14:paraId="339732C7" w14:textId="6BDA692D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161641">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Changes in Enrollment Expansion/Decrease</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00142886" w14:paraId="27BA8C47" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidR="00142886" w:rsidTr="4B462695" w14:paraId="27BA8C47" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="41E2A7EF" w14:textId="42B06725" w:rsidR="00142886" w:rsidRPr="00142886" w:rsidRDefault="00BB635B" w:rsidP="00142886">
+          <w:p w:rsidRPr="00142886" w:rsidR="00142886" w:rsidP="00142886" w:rsidRDefault="00BB635B" w14:paraId="41E2A7EF" w14:textId="42B06725">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="30075941" w14:textId="7A0377DD" w:rsidR="00142886" w:rsidRPr="00A2798E" w:rsidRDefault="00142886" w:rsidP="00C601AB">
+          <w:p w:rsidRPr="00A2798E" w:rsidR="00142886" w:rsidP="00C601AB" w:rsidRDefault="00142886" w14:paraId="30075941" w14:textId="7A0377DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D57EDD">
               <w:rPr>
@@ -2051,264 +2102,264 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NCBON-</w:t>
             </w:r>
             <w:r w:rsidRPr="00D57EDD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>approved maximum student enrollment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2E2AAE15" w14:textId="77777777" w:rsidR="00142886" w:rsidRDefault="00142886" w:rsidP="00C77CD9">
+          <w:p w:rsidR="00142886" w:rsidP="00C77CD9" w:rsidRDefault="00142886" w14:paraId="2E2AAE15" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3B6EE100" w14:textId="05372807" w:rsidR="004934FA" w:rsidRPr="00A2798E" w:rsidRDefault="004934FA" w:rsidP="00C77CD9">
+          <w:p w:rsidRPr="00A2798E" w:rsidR="004934FA" w:rsidP="00C77CD9" w:rsidRDefault="004934FA" w14:paraId="3B6EE100" w14:textId="05372807">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB635B" w14:paraId="65BDA311" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidR="00BB635B" w:rsidTr="4B462695" w14:paraId="65BDA311" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="15C293A9" w14:textId="1C74A210" w:rsidR="00BB635B" w:rsidRPr="0006655B" w:rsidRDefault="0006655B" w:rsidP="0006655B">
+          <w:p w:rsidRPr="0006655B" w:rsidR="00BB635B" w:rsidP="0006655B" w:rsidRDefault="0006655B" w14:paraId="15C293A9" w14:textId="1C74A210">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="48FC3C38" w14:textId="4C4AB874" w:rsidR="00BB635B" w:rsidRPr="00457F90" w:rsidRDefault="00BB635B" w:rsidP="00BB635B">
+          <w:p w:rsidRPr="00457F90" w:rsidR="00BB635B" w:rsidP="00BB635B" w:rsidRDefault="00BB635B" w14:paraId="48FC3C38" w14:textId="4C4AB874">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00457F90">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">What is the proposed number of students for this expansion/decrease request? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="63F4CBF0" w14:textId="77777777" w:rsidR="00BB635B" w:rsidRDefault="00BB635B" w:rsidP="00BB635B">
+          <w:p w:rsidR="00BB635B" w:rsidP="00BB635B" w:rsidRDefault="00BB635B" w14:paraId="63F4CBF0" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F9F1A39" w14:textId="77777777" w:rsidR="004934FA" w:rsidRPr="00A2798E" w:rsidRDefault="004934FA" w:rsidP="00BB635B">
+          <w:p w:rsidRPr="00A2798E" w:rsidR="004934FA" w:rsidP="00BB635B" w:rsidRDefault="004934FA" w14:paraId="0F9F1A39" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00226A1C" w14:paraId="4C2E1D4C" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidR="00226A1C" w:rsidTr="4B462695" w14:paraId="4C2E1D4C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2DCFFCBF" w14:textId="6A353F5B" w:rsidR="00226A1C" w:rsidRPr="00226A1C" w:rsidRDefault="00226A1C" w:rsidP="00226A1C">
+          <w:p w:rsidRPr="00226A1C" w:rsidR="00226A1C" w:rsidP="00226A1C" w:rsidRDefault="00226A1C" w14:paraId="2DCFFCBF" w14:textId="6A353F5B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="47241FEC" w14:textId="5D419F27" w:rsidR="00226A1C" w:rsidRPr="00A2798E" w:rsidRDefault="00226A1C" w:rsidP="00226A1C">
+          <w:p w:rsidRPr="00A2798E" w:rsidR="00226A1C" w:rsidP="00226A1C" w:rsidRDefault="00226A1C" w14:paraId="47241FEC" w14:textId="5D419F27">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044AAC">
               <w:rPr>
@@ -2322,1027 +2373,1045 @@
             <w:r w:rsidR="0036421D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">agency </w:t>
             </w:r>
             <w:r w:rsidRPr="00044AAC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>resource to support the program expansion in the table provided below.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2791" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="09C7AC6A" w14:textId="000E7ED3" w:rsidR="00226A1C" w:rsidRPr="00A2798E" w:rsidRDefault="00226A1C" w:rsidP="00BB635B">
+          <w:p w:rsidRPr="00A2798E" w:rsidR="00226A1C" w:rsidP="00BB635B" w:rsidRDefault="00226A1C" w14:paraId="09C7AC6A" w14:textId="000E7ED3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB635B" w14:paraId="12FB3D97" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidR="00BB635B" w:rsidTr="4B462695" w14:paraId="12FB3D97" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10620" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="01E6EC13" w14:textId="339E3FBC" w:rsidR="00BB635B" w:rsidRPr="003359CB" w:rsidRDefault="00BB635B" w:rsidP="00BB635B">
+          <w:p w:rsidRPr="003359CB" w:rsidR="00BB635B" w:rsidP="00BB635B" w:rsidRDefault="00BB635B" w14:paraId="01E6EC13" w14:textId="339E3FBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_Hlk153198922"/>
+            <w:bookmarkStart w:name="_Hlk153198922" w:id="0"/>
             <w:r w:rsidRPr="003359CB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>List of Clinical Resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002003FD" w14:paraId="138C69A6" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidR="002003FD" w:rsidTr="4B462695" w14:paraId="138C69A6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="11696189" w14:textId="46CD0295" w:rsidR="002003FD" w:rsidRPr="00A2798E" w:rsidRDefault="002003FD" w:rsidP="00BB635B">
+          <w:p w:rsidRPr="00A2798E" w:rsidR="002003FD" w:rsidP="00BB635B" w:rsidRDefault="002003FD" w14:paraId="11696189" w14:textId="46CD0295">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Clinical Resource</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="12CF8609" w14:textId="59AAD3AA" w:rsidR="002003FD" w:rsidRPr="00A2798E" w:rsidRDefault="002003FD" w:rsidP="00BB635B">
+          <w:p w:rsidRPr="00A2798E" w:rsidR="002003FD" w:rsidP="00BB635B" w:rsidRDefault="002003FD" w14:paraId="12CF8609" w14:textId="59AAD3AA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Existing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3541" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5E198190" w14:textId="0892A5C1" w:rsidR="002003FD" w:rsidRPr="00A2798E" w:rsidRDefault="002003FD" w:rsidP="00BB635B">
+          <w:p w:rsidRPr="00A2798E" w:rsidR="002003FD" w:rsidP="00BB635B" w:rsidRDefault="002003FD" w14:paraId="5E198190" w14:textId="0892A5C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>New</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5269" w14:paraId="6DE64A46" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidR="00DC5269" w:rsidTr="4B462695" w14:paraId="6DE64A46" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE3DB0D" w14:textId="77777777" w:rsidR="00DC5269" w:rsidRDefault="00DC5269" w:rsidP="00BB635B">
+          <w:p w:rsidR="00DC5269" w:rsidP="00BB635B" w:rsidRDefault="00DC5269" w14:paraId="1AE3DB0D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3257526C" w14:textId="77777777" w:rsidR="00DC5269" w:rsidRDefault="00DC5269" w:rsidP="00BB635B">
+          <w:p w:rsidR="00DC5269" w:rsidP="00BB635B" w:rsidRDefault="00DC5269" w14:paraId="3257526C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3541" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="35E22494" w14:textId="77777777" w:rsidR="00DC5269" w:rsidRDefault="00DC5269" w:rsidP="00BB635B">
+          <w:p w:rsidR="00DC5269" w:rsidP="00BB635B" w:rsidRDefault="00DC5269" w14:paraId="35E22494" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5B01C4C3" w14:textId="77777777" w:rsidR="00A54C67" w:rsidRDefault="00A54C67" w:rsidP="00BB635B">
+          <w:p w:rsidR="00A54C67" w:rsidP="00BB635B" w:rsidRDefault="00A54C67" w14:paraId="5B01C4C3" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5269" w14:paraId="13903FB8" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidR="00DC5269" w:rsidTr="4B462695" w14:paraId="13903FB8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="773483D1" w14:textId="77777777" w:rsidR="00DC5269" w:rsidRDefault="00DC5269" w:rsidP="00BB635B">
+          <w:p w:rsidR="00DC5269" w:rsidP="00BB635B" w:rsidRDefault="00DC5269" w14:paraId="773483D1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="34B1E708" w14:textId="77777777" w:rsidR="00DC5269" w:rsidRDefault="00DC5269" w:rsidP="00BB635B">
+          <w:p w:rsidR="00DC5269" w:rsidP="00BB635B" w:rsidRDefault="00DC5269" w14:paraId="34B1E708" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3541" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4A20AE6F" w14:textId="77777777" w:rsidR="00DC5269" w:rsidRDefault="00DC5269" w:rsidP="00BB635B">
+          <w:p w:rsidR="00DC5269" w:rsidP="00BB635B" w:rsidRDefault="00DC5269" w14:paraId="4A20AE6F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27F8EC5C" w14:textId="77777777" w:rsidR="00A54C67" w:rsidRDefault="00A54C67" w:rsidP="00BB635B">
+          <w:p w:rsidR="00A54C67" w:rsidP="00BB635B" w:rsidRDefault="00A54C67" w14:paraId="27F8EC5C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC5269" w14:paraId="5AE57E54" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidR="00DC5269" w:rsidTr="4B462695" w14:paraId="5AE57E54" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="53928AB5" w14:textId="77777777" w:rsidR="00DC5269" w:rsidRDefault="00DC5269" w:rsidP="00BB635B">
+          <w:p w:rsidR="00DC5269" w:rsidP="00BB635B" w:rsidRDefault="00DC5269" w14:paraId="53928AB5" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="37E02050" w14:textId="77777777" w:rsidR="00DC5269" w:rsidRDefault="00DC5269" w:rsidP="00BB635B">
+          <w:p w:rsidR="00DC5269" w:rsidP="00BB635B" w:rsidRDefault="00DC5269" w14:paraId="37E02050" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3541" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7E94414B" w14:textId="77777777" w:rsidR="00DC5269" w:rsidRDefault="00DC5269" w:rsidP="00BB635B">
+          <w:p w:rsidR="00DC5269" w:rsidP="00BB635B" w:rsidRDefault="00DC5269" w14:paraId="7E94414B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2C447FBF" w14:textId="77777777" w:rsidR="00A54C67" w:rsidRDefault="00A54C67" w:rsidP="00BB635B">
+          <w:p w:rsidR="00A54C67" w:rsidP="00BB635B" w:rsidRDefault="00A54C67" w14:paraId="2C447FBF" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00861024" w14:paraId="015C3522" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidR="00861024" w:rsidTr="4B462695" w14:paraId="015C3522" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1D0139DB" w14:textId="79891842" w:rsidR="00861024" w:rsidRPr="003B161F" w:rsidRDefault="005330EA" w:rsidP="00DC5269">
+          <w:p w:rsidRPr="003B161F" w:rsidR="00861024" w:rsidP="00DC5269" w:rsidRDefault="005330EA" w14:paraId="1D0139DB" w14:textId="79891842">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B161F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6532AA97" w14:textId="77777777" w:rsidR="00861024" w:rsidRDefault="00861024" w:rsidP="005330EA">
+          <w:p w:rsidR="00861024" w:rsidP="005330EA" w:rsidRDefault="00861024" w14:paraId="6532AA97" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B161F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Identify if any of the following resources are required to support this request.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45E1C555" w14:textId="3A1D070E" w:rsidR="004934FA" w:rsidRPr="003B161F" w:rsidRDefault="004934FA" w:rsidP="005330EA">
+          <w:p w:rsidRPr="003B161F" w:rsidR="004934FA" w:rsidP="005330EA" w:rsidRDefault="004934FA" w14:paraId="45E1C555" w14:textId="3A1D070E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB635B" w14:paraId="769CEF21" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidR="00BB635B" w:rsidTr="4B462695" w14:paraId="769CEF21" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5536" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3FC67BF8" w14:textId="77777777" w:rsidR="00BB635B" w:rsidRPr="00A2798E" w:rsidRDefault="00BB635B" w:rsidP="00BB635B">
+          <w:p w:rsidRPr="00A2798E" w:rsidR="00BB635B" w:rsidP="00BB635B" w:rsidRDefault="00BB635B" w14:paraId="3FC67BF8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2798E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Faculty</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21EEC918" w14:textId="3C8EC2AB" w:rsidR="00BB635B" w:rsidRPr="00062053" w:rsidRDefault="00BB635B" w:rsidP="00BB635B">
+          <w:p w:rsidRPr="00062053" w:rsidR="00BB635B" w:rsidP="00BB635B" w:rsidRDefault="00BB635B" w14:paraId="21EEC918" w14:textId="3C8EC2AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2798E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If additional faculty are needed, indicate the number of FTE (full-time and/or part-time), timeframe in which they will be employed, and if funds are available.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5084" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="406ED2E2" w14:textId="490362B6" w:rsidR="00BB635B" w:rsidRPr="00062053" w:rsidRDefault="00BB635B" w:rsidP="00BB635B">
+          <w:p w:rsidRPr="00062053" w:rsidR="00BB635B" w:rsidP="00BB635B" w:rsidRDefault="00BB635B" w14:paraId="406ED2E2" w14:textId="490362B6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB635B" w14:paraId="2C3875DD" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidR="00BB635B" w:rsidTr="4B462695" w14:paraId="2C3875DD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1169"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5536" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3FF9A997" w14:textId="77777777" w:rsidR="00BB635B" w:rsidRPr="00A2798E" w:rsidRDefault="00BB635B" w:rsidP="00BB635B">
+          <w:p w:rsidRPr="00A2798E" w:rsidR="00BB635B" w:rsidP="00BB635B" w:rsidRDefault="00BB635B" w14:paraId="3FF9A997" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2798E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Instructional Equipment/Supplies</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2798E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A34029E" w14:textId="229C86F7" w:rsidR="00BB635B" w:rsidRPr="00A2798E" w:rsidRDefault="00BB635B" w:rsidP="00BB635B">
+          <w:p w:rsidRPr="00A2798E" w:rsidR="00BB635B" w:rsidP="00BB635B" w:rsidRDefault="00BB635B" w14:paraId="6A34029E" w14:textId="229C86F7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2798E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>If major equipment/supplies will be needed, briefly describe and indicate if funds are</w:t>
+              <w:t xml:space="preserve">If major equipment/supplies </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A2798E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>will be</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A2798E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> needed, briefly describe and indicate if funds are</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A2798E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>available. Also include the timeframe for purchase.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5084" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="68555205" w14:textId="378E1314" w:rsidR="00BB635B" w:rsidRPr="00062053" w:rsidRDefault="00BB635B" w:rsidP="00BB635B">
+          <w:p w:rsidRPr="00062053" w:rsidR="00BB635B" w:rsidP="00BB635B" w:rsidRDefault="00BB635B" w14:paraId="68555205" w14:textId="378E1314">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB635B" w14:paraId="0F16DD50" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidR="00BB635B" w:rsidTr="4B462695" w14:paraId="0F16DD50" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1169"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5536" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0CB7531E" w14:textId="77777777" w:rsidR="00BB635B" w:rsidRPr="00A2798E" w:rsidRDefault="00BB635B" w:rsidP="00BB635B">
+          <w:p w:rsidRPr="00A2798E" w:rsidR="00BB635B" w:rsidP="00BB635B" w:rsidRDefault="00BB635B" w14:paraId="0CB7531E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2798E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Facilities </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00EF7C08" w14:textId="367B8F73" w:rsidR="00BB635B" w:rsidRPr="00A2798E" w:rsidRDefault="00BB635B" w:rsidP="00BB635B">
+          <w:p w:rsidRPr="00A2798E" w:rsidR="00BB635B" w:rsidP="00BB635B" w:rsidRDefault="00BB635B" w14:paraId="00EF7C08" w14:textId="367B8F73">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3377,841 +3446,840 @@
             <w:r w:rsidRPr="00A2798E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A2798E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> plans for office space. If program change requires additional classroom/lab facilities, briefly describe plan for securing space and timeframe.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5084" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7E75FA79" w14:textId="77777777" w:rsidR="00BB635B" w:rsidRDefault="00BB635B" w:rsidP="00BB635B">
+          <w:p w:rsidR="00BB635B" w:rsidP="00BB635B" w:rsidRDefault="00BB635B" w14:paraId="7E75FA79" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB635B" w14:paraId="2540C71B" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidR="00BB635B" w:rsidTr="4B462695" w14:paraId="2540C71B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1169"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5536" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3F314738" w14:textId="77777777" w:rsidR="00BB635B" w:rsidRPr="00A2798E" w:rsidRDefault="00BB635B" w:rsidP="00BB635B">
+          <w:p w:rsidRPr="00A2798E" w:rsidR="00BB635B" w:rsidP="00BB635B" w:rsidRDefault="00BB635B" w14:paraId="3F314738" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2798E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Learning Resources</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2798E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="229B2DDF" w14:textId="60860B47" w:rsidR="00BB635B" w:rsidRPr="00A2798E" w:rsidRDefault="00BB635B" w:rsidP="00BB635B">
+          <w:p w:rsidRPr="00A2798E" w:rsidR="00BB635B" w:rsidP="00BB635B" w:rsidRDefault="00BB635B" w14:paraId="229B2DDF" w14:textId="60860B47">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2798E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If program change requires additional textbooks, computer software/hardware or other learning resources, briefly describe what will be needed and indicate if funds are available and timeframe for purchase.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5084" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="363B8A98" w14:textId="77777777" w:rsidR="00BB635B" w:rsidRDefault="00BB635B" w:rsidP="00BB635B">
+          <w:p w:rsidR="00BB635B" w:rsidP="00BB635B" w:rsidRDefault="00BB635B" w14:paraId="363B8A98" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB635B" w14:paraId="12596A95" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidR="00BB635B" w:rsidTr="4B462695" w14:paraId="12596A95" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1169"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5536" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="116B9E21" w14:textId="77777777" w:rsidR="00BB635B" w:rsidRPr="00A2798E" w:rsidRDefault="00BB635B" w:rsidP="00BB635B">
+          <w:p w:rsidRPr="00A2798E" w:rsidR="00BB635B" w:rsidP="00BB635B" w:rsidRDefault="00BB635B" w14:paraId="116B9E21" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2798E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Support Services</w:t>
             </w:r>
             <w:r w:rsidRPr="00A2798E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="544AADD7" w14:textId="534FC669" w:rsidR="00BB635B" w:rsidRPr="00A2798E" w:rsidRDefault="00BB635B" w:rsidP="00BB635B">
+          <w:p w:rsidRPr="00A2798E" w:rsidR="00BB635B" w:rsidP="00BB635B" w:rsidRDefault="00BB635B" w14:paraId="544AADD7" w14:textId="534FC669">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A2798E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If the program change will require additional support services; specify and briefly describe services needed. Also indicate if funds are available and timeframe for adding services.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5084" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4FFC0505" w14:textId="77777777" w:rsidR="00BB635B" w:rsidRDefault="00BB635B" w:rsidP="00BB635B">
+          <w:p w:rsidR="00BB635B" w:rsidP="00BB635B" w:rsidRDefault="00BB635B" w14:paraId="4FFC0505" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54C67" w14:paraId="6FB090EA" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidR="00A54C67" w:rsidTr="4B462695" w14:paraId="6FB090EA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0E304640" w14:textId="448DE477" w:rsidR="00A54C67" w:rsidRPr="004934FA" w:rsidRDefault="00A54C67" w:rsidP="00BB635B">
+          <w:p w:rsidRPr="004934FA" w:rsidR="00A54C67" w:rsidP="00BB635B" w:rsidRDefault="00A54C67" w14:paraId="0E304640" w14:textId="448DE477">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_Hlk153287931"/>
+            <w:bookmarkStart w:name="_Hlk153287931" w:id="1"/>
             <w:r w:rsidRPr="004934FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="74BDAC84" w14:textId="7FECFDB0" w:rsidR="00A54C67" w:rsidRPr="00E463AA" w:rsidRDefault="4A52AA85" w:rsidP="4B462695">
+          <w:p w:rsidRPr="00E463AA" w:rsidR="00A54C67" w:rsidP="4B462695" w:rsidRDefault="4A52AA85" w14:paraId="74BDAC84" w14:textId="7FECFDB0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4B462695">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Complete Appendix A</w:t>
             </w:r>
-            <w:r w:rsidR="3CBB69DB" w:rsidRPr="4B462695">
+            <w:r w:rsidRPr="4B462695" w:rsidR="3CBB69DB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="14E656DC" w:rsidRPr="4B462695">
+            <w:r w:rsidRPr="4B462695" w:rsidR="14E656DC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="36CED06D" w:rsidRPr="4B462695">
+            <w:r w:rsidRPr="4B462695" w:rsidR="36CED06D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="14E656DC" w:rsidRPr="4B462695">
+            <w:r w:rsidRPr="4B462695" w:rsidR="14E656DC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Clinical Agency Agreement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E034D12" w14:textId="1510CE32" w:rsidR="00151856" w:rsidRPr="003B161F" w:rsidRDefault="00151856" w:rsidP="00BB635B">
+          <w:p w:rsidRPr="003B161F" w:rsidR="00151856" w:rsidP="00BB635B" w:rsidRDefault="00151856" w14:paraId="4E034D12" w14:textId="1510CE32">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w14:paraId="766F26F7" w14:textId="77777777" w:rsidR="00DB3CC4" w:rsidRDefault="00DB3CC4" w:rsidP="00E03E4A">
+    <w:p w:rsidR="00DB3CC4" w:rsidP="00E03E4A" w:rsidRDefault="00DB3CC4" w14:paraId="766F26F7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2400"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="4800"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6000"/>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F2CB809" w14:textId="77777777" w:rsidR="002C0A95" w:rsidRDefault="002C0A95" w:rsidP="00E03E4A">
+    <w:p w:rsidR="002C0A95" w:rsidP="00E03E4A" w:rsidRDefault="002C0A95" w14:paraId="2F2CB809" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2400"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="4800"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6000"/>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60B4835C" w14:textId="77777777" w:rsidR="002C0A95" w:rsidRDefault="002C0A95" w:rsidP="00E03E4A">
+    <w:p w:rsidR="002C0A95" w:rsidP="00E03E4A" w:rsidRDefault="002C0A95" w14:paraId="60B4835C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2400"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="4800"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6000"/>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59CF1256" w14:textId="77777777" w:rsidR="002C0A95" w:rsidRDefault="002C0A95" w:rsidP="00E03E4A">
+    <w:p w:rsidR="002C0A95" w:rsidP="00E03E4A" w:rsidRDefault="002C0A95" w14:paraId="59CF1256" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2400"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="4800"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6000"/>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1756C24E" w14:textId="77777777" w:rsidR="002C0A95" w:rsidRDefault="002C0A95" w:rsidP="00E03E4A">
+    <w:p w:rsidR="002C0A95" w:rsidP="00E03E4A" w:rsidRDefault="002C0A95" w14:paraId="1756C24E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2400"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="4800"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6000"/>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EECD1E6" w14:textId="77777777" w:rsidR="00DB3CC4" w:rsidRDefault="00DB3CC4" w:rsidP="00E03E4A">
+    <w:p w:rsidR="00DB3CC4" w:rsidP="00E03E4A" w:rsidRDefault="00DB3CC4" w14:paraId="4EECD1E6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2400"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="4800"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6000"/>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F27D382" w14:textId="77777777" w:rsidR="00DB3CC4" w:rsidRDefault="00DB3CC4" w:rsidP="00E03E4A">
+    <w:p w:rsidR="00DB3CC4" w:rsidP="00E03E4A" w:rsidRDefault="00DB3CC4" w14:paraId="3F27D382" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2400"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="4800"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6000"/>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10620" w:type="dxa"/>
         <w:tblInd w:w="-455" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="10170"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E463AA" w14:paraId="798E7927" w14:textId="77777777" w:rsidTr="00A2127C">
+      <w:tr w:rsidR="00E463AA" w:rsidTr="00A2127C" w14:paraId="798E7927" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="4084738A" w14:textId="77777777" w:rsidR="00E463AA" w:rsidRDefault="00E463AA" w:rsidP="00E463AA">
+          <w:p w:rsidR="00E463AA" w:rsidP="00E463AA" w:rsidRDefault="00E463AA" w14:paraId="4084738A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3451569E" w14:textId="77413836" w:rsidR="00E463AA" w:rsidRDefault="00E463AA" w:rsidP="00E463AA">
+          <w:p w:rsidR="00E463AA" w:rsidP="00E463AA" w:rsidRDefault="00E463AA" w14:paraId="3451569E" w14:textId="77413836">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003359CB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Section </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10DFECDC" w14:textId="77777777" w:rsidR="00E463AA" w:rsidRDefault="00E463AA" w:rsidP="00E463AA">
+          <w:p w:rsidR="00E463AA" w:rsidP="00E463AA" w:rsidRDefault="00E463AA" w14:paraId="10DFECDC" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E463AA" w14:paraId="05781086" w14:textId="77777777" w:rsidTr="000B7664">
+      <w:tr w:rsidR="00E463AA" w:rsidTr="000B7664" w14:paraId="05781086" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="23441220" w14:textId="2A1C0A68" w:rsidR="00E463AA" w:rsidRPr="00161641" w:rsidRDefault="00E463AA" w:rsidP="00E463AA">
+          <w:p w:rsidRPr="00161641" w:rsidR="00E463AA" w:rsidP="00E463AA" w:rsidRDefault="00E463AA" w14:paraId="23441220" w14:textId="2A1C0A68">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161641">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Mode of Delivery Change</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009547C9" w14:paraId="3F1760F9" w14:textId="77777777" w:rsidTr="009547C9">
+      <w:tr w:rsidR="009547C9" w:rsidTr="009547C9" w14:paraId="3F1760F9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5B3812C2" w14:textId="50766497" w:rsidR="009547C9" w:rsidRPr="009547C9" w:rsidRDefault="009547C9" w:rsidP="009547C9">
+          <w:p w:rsidRPr="009547C9" w:rsidR="009547C9" w:rsidP="009547C9" w:rsidRDefault="009547C9" w14:paraId="5B3812C2" w14:textId="50766497">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1C7B34B0" w14:textId="271419FF" w:rsidR="009547C9" w:rsidRPr="009547C9" w:rsidRDefault="009547C9" w:rsidP="009547C9">
+          </w:tcPr>
+          <w:p w:rsidRPr="009547C9" w:rsidR="009547C9" w:rsidP="009547C9" w:rsidRDefault="009547C9" w14:paraId="1C7B34B0" w14:textId="271419FF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009547C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -4223,4846 +4291,4965 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="009547C9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> if applicable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C73BC9B" w14:textId="5B86BE1C" w:rsidR="009547C9" w:rsidRDefault="009547C9" w:rsidP="00E463AA">
+          <w:p w:rsidR="009547C9" w:rsidP="00E463AA" w:rsidRDefault="009547C9" w14:paraId="3C73BC9B" w14:textId="5B86BE1C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00365F42" w14:paraId="6842713A" w14:textId="77777777" w:rsidTr="00365F42">
+      <w:tr w:rsidR="00365F42" w:rsidTr="00365F42" w14:paraId="6842713A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="377"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="26203C26" w14:textId="77777777" w:rsidR="00365F42" w:rsidRPr="009547C9" w:rsidRDefault="00365F42" w:rsidP="009547C9">
+          <w:p w:rsidRPr="009547C9" w:rsidR="00365F42" w:rsidP="009547C9" w:rsidRDefault="00365F42" w14:paraId="26203C26" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="63986408" w14:textId="04AC757D" w:rsidR="00365F42" w:rsidRPr="009547C9" w:rsidRDefault="00365F42" w:rsidP="009547C9">
+          <w:p w:rsidRPr="009547C9" w:rsidR="00365F42" w:rsidP="009547C9" w:rsidRDefault="00365F42" w14:paraId="63986408" w14:textId="04AC757D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A57B23">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid/Blended    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00365F42" w14:paraId="5138CD09" w14:textId="77777777" w:rsidTr="006E3216">
+      <w:tr w:rsidR="00365F42" w:rsidTr="006E3216" w14:paraId="5138CD09" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="42A29A36" w14:textId="77777777" w:rsidR="00365F42" w:rsidRPr="009547C9" w:rsidRDefault="00365F42" w:rsidP="009547C9">
+          <w:p w:rsidRPr="009547C9" w:rsidR="00365F42" w:rsidP="009547C9" w:rsidRDefault="00365F42" w14:paraId="42A29A36" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7302E5DA" w14:textId="48B09426" w:rsidR="00365F42" w:rsidRPr="00A57B23" w:rsidRDefault="00365F42" w:rsidP="009547C9">
+          <w:p w:rsidRPr="00A57B23" w:rsidR="00365F42" w:rsidP="009547C9" w:rsidRDefault="00365F42" w14:paraId="7302E5DA" w14:textId="48B09426">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A57B23">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Online Didactic/Non-Clinical Course</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0098605A" w14:paraId="20498422" w14:textId="77777777" w:rsidTr="0098605A">
+      <w:tr w:rsidR="0098605A" w:rsidTr="0098605A" w14:paraId="20498422" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="38EDC3E2" w14:textId="34C06DD9" w:rsidR="0098605A" w:rsidRPr="009547C9" w:rsidRDefault="0098605A" w:rsidP="009547C9">
+          <w:p w:rsidRPr="009547C9" w:rsidR="0098605A" w:rsidP="009547C9" w:rsidRDefault="0098605A" w14:paraId="38EDC3E2" w14:textId="34C06DD9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="02AECF7C" w14:textId="2C93CB26" w:rsidR="0098605A" w:rsidRPr="0098605A" w:rsidRDefault="00E64197" w:rsidP="0098605A">
+          <w:p w:rsidRPr="0098605A" w:rsidR="0098605A" w:rsidP="0098605A" w:rsidRDefault="00E64197" w14:paraId="02AECF7C" w14:textId="34F46791">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Provide</w:t>
             </w:r>
-            <w:r w:rsidR="0098605A" w:rsidRPr="0098605A">
+            <w:r w:rsidRPr="0098605A" w:rsidR="0098605A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> copies of each new or changed program syllabi as a part of your Dropbox submission.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="14807D09" w14:textId="77777777" w:rsidR="0098605A" w:rsidRPr="00A57B23" w:rsidRDefault="0098605A" w:rsidP="009547C9">
+              <w:t xml:space="preserve"> copies of each new or changed program syllabi as a part of your </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD18E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>electronic</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098605A" w:rsidR="0098605A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> submission.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A57B23" w:rsidR="0098605A" w:rsidP="009547C9" w:rsidRDefault="0098605A" w14:paraId="14807D09" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08CE6F91" w14:textId="30D1FA22" w:rsidR="00A2798E" w:rsidRDefault="00A2798E" w:rsidP="4B462695">
+    <w:p w:rsidR="00A2798E" w:rsidP="4B462695" w:rsidRDefault="00A2798E" w14:paraId="08CE6F91" w14:textId="30D1FA22">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2400"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="4800"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6000"/>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10620" w:type="dxa"/>
         <w:tblInd w:w="-455" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="3089"/>
         <w:gridCol w:w="3540"/>
         <w:gridCol w:w="3541"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D76C42" w14:paraId="51AE1179" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidR="00D76C42" w:rsidTr="5FB6AB9A" w14:paraId="51AE1179" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10620" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="7735F6F6" w14:textId="77777777" w:rsidR="00D76C42" w:rsidRDefault="00D76C42">
+          <w:p w:rsidR="00D76C42" w:rsidRDefault="00D76C42" w14:paraId="7735F6F6" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_Hlk153199842"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6C5024F0" w14:textId="3D17BED9" w:rsidR="00D76C42" w:rsidRDefault="00D76C42">
+            <w:bookmarkStart w:name="_Hlk153199842" w:id="2"/>
+          </w:p>
+          <w:p w:rsidR="00D76C42" w:rsidRDefault="00D76C42" w14:paraId="6C5024F0" w14:textId="3D17BED9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003359CB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Section </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59A608D7" w14:textId="77777777" w:rsidR="00D76C42" w:rsidRDefault="00D76C42">
+          <w:p w:rsidR="00D76C42" w:rsidRDefault="00D76C42" w14:paraId="59A608D7" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D76C42" w14:paraId="60E1578C" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidR="00D76C42" w:rsidTr="5FB6AB9A" w14:paraId="60E1578C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10620" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE121FB" w14:textId="3149E446" w:rsidR="00D76C42" w:rsidRPr="00161641" w:rsidRDefault="00D76C42">
+          <w:p w:rsidRPr="00161641" w:rsidR="00D76C42" w:rsidRDefault="00D76C42" w14:paraId="1DE121FB" w14:textId="3149E446">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161641">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Course Syllabi and/or Curriculum Change</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
-      <w:tr w:rsidR="00D76C42" w14:paraId="2B12C161" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidR="00D76C42" w:rsidTr="5FB6AB9A" w14:paraId="2B12C161" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3FE88CFF" w14:textId="77777777" w:rsidR="00D76C42" w:rsidRPr="009547C9" w:rsidRDefault="00D76C42">
+          <w:p w:rsidRPr="009547C9" w:rsidR="00D76C42" w:rsidRDefault="00D76C42" w14:paraId="3FE88CFF" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="78F68EB6" w14:textId="0E9B192A" w:rsidR="00D76C42" w:rsidRDefault="00E64197" w:rsidP="00D76C42">
+          </w:tcPr>
+          <w:p w:rsidR="00D76C42" w:rsidP="00D76C42" w:rsidRDefault="00E64197" w14:paraId="78F68EB6" w14:textId="79027F24">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Provide</w:t>
             </w:r>
-            <w:r w:rsidR="00D76C42" w:rsidRPr="00A57B23">
+            <w:r w:rsidRPr="00A57B23" w:rsidR="00D76C42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> copies of </w:t>
             </w:r>
             <w:r w:rsidR="00D76C42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidR="00D76C42" w:rsidRPr="00A57B23">
+            <w:r w:rsidRPr="00A57B23" w:rsidR="00D76C42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">new </w:t>
             </w:r>
             <w:r w:rsidR="00D76C42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">completed </w:t>
             </w:r>
-            <w:r w:rsidR="00D76C42" w:rsidRPr="00A57B23">
+            <w:r w:rsidRPr="00A57B23" w:rsidR="00D76C42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">course syllabi </w:t>
             </w:r>
             <w:r w:rsidR="00D76C42">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>as part of your Dropbox submission.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="60E422AA" w14:textId="77777777" w:rsidR="00D76C42" w:rsidRDefault="00D76C42">
+              <w:t xml:space="preserve">as part of your </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD18E8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>electronic</w:t>
+            </w:r>
+            <w:r w:rsidR="00D76C42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> submission.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D76C42" w:rsidRDefault="00D76C42" w14:paraId="60E422AA" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D76C42" w14:paraId="7333EDB0" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidR="00D76C42" w:rsidTr="5FB6AB9A" w14:paraId="7333EDB0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="49FE3F7E" w14:textId="77777777" w:rsidR="00D76C42" w:rsidRPr="009547C9" w:rsidRDefault="00D76C42">
+          <w:p w:rsidRPr="009547C9" w:rsidR="00D76C42" w:rsidRDefault="00D76C42" w14:paraId="49FE3F7E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA0EDC8" w14:textId="01AA46F5" w:rsidR="00D76C42" w:rsidRPr="00A57B23" w:rsidRDefault="00E64197" w:rsidP="00D76C42">
+          <w:p w:rsidRPr="00A57B23" w:rsidR="00D76C42" w:rsidP="5FB6AB9A" w:rsidRDefault="00E64197" w14:paraId="2AA0EDC8" w14:textId="1676EE08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5FB6AB9A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Provide</w:t>
             </w:r>
-            <w:r w:rsidR="00D76C42" w:rsidRPr="00A57B23">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="5FB6AB9A" w:rsidR="00D76C42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> a </w:t>
             </w:r>
-            <w:r w:rsidR="00F70768">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="5FB6AB9A" w:rsidR="00F70768">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">current </w:t>
             </w:r>
-            <w:r w:rsidR="00F70768" w:rsidRPr="00A95164">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="5FB6AB9A" w:rsidR="00F70768">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidR="00F70768">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="5FB6AB9A" w:rsidR="00F70768">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> proposed </w:t>
             </w:r>
-            <w:r w:rsidR="00D76C42" w:rsidRPr="00A57B23">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="5FB6AB9A" w:rsidR="00D76C42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">curriculum outline </w:t>
             </w:r>
-            <w:r w:rsidR="00312F1A">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="5FB6AB9A" w:rsidR="00312F1A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">in a table or list format </w:t>
             </w:r>
-            <w:r w:rsidR="00D76C42">
-[...8 lines deleted...]
-          <w:p w14:paraId="79815F5A" w14:textId="77777777" w:rsidR="00D76C42" w:rsidRPr="00A57B23" w:rsidRDefault="00D76C42">
+            <w:r w:rsidRPr="5FB6AB9A" w:rsidR="00D76C42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">as a part of your </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5FB6AB9A" w:rsidR="15CFBCD2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>electronic</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5FB6AB9A" w:rsidR="00D76C42">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> submission.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A57B23" w:rsidR="00D76C42" w:rsidRDefault="00D76C42" w14:paraId="79815F5A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00721D63" w14:paraId="71D94B62" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidR="00721D63" w:rsidTr="5FB6AB9A" w14:paraId="71D94B62" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="658FFD92" w14:textId="197978F6" w:rsidR="00721D63" w:rsidRDefault="0018027F">
+          <w:p w:rsidR="00721D63" w:rsidRDefault="0018027F" w14:paraId="658FFD92" w14:textId="197978F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00721D63">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5FFFC299" w14:textId="41EC5702" w:rsidR="00721D63" w:rsidRPr="00721D63" w:rsidRDefault="00721D63" w:rsidP="00D76C42">
+          <w:p w:rsidRPr="00721D63" w:rsidR="00721D63" w:rsidP="00D76C42" w:rsidRDefault="00721D63" w14:paraId="5FFFC299" w14:textId="41EC5702">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A57B23">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>List each clinical resource to support the program change in the table provided below.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0019580C" w:rsidRPr="003359CB" w14:paraId="7833F6C1" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidRPr="003359CB" w:rsidR="0019580C" w:rsidTr="5FB6AB9A" w14:paraId="7833F6C1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10620" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="73DCC9BB" w14:textId="77777777" w:rsidR="0019580C" w:rsidRPr="003359CB" w:rsidRDefault="0019580C">
+          <w:p w:rsidRPr="003359CB" w:rsidR="0019580C" w:rsidRDefault="0019580C" w14:paraId="73DCC9BB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003359CB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>List of Clinical Resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0019580C" w:rsidRPr="00A2798E" w14:paraId="57DD40F1" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidRPr="00A2798E" w:rsidR="0019580C" w:rsidTr="5FB6AB9A" w14:paraId="57DD40F1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7C8E32A3" w14:textId="77777777" w:rsidR="0019580C" w:rsidRPr="00A2798E" w:rsidRDefault="0019580C">
+          <w:p w:rsidRPr="00A2798E" w:rsidR="0019580C" w:rsidRDefault="0019580C" w14:paraId="7C8E32A3" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Clinical Resource</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="76398009" w14:textId="77777777" w:rsidR="0019580C" w:rsidRPr="00A2798E" w:rsidRDefault="0019580C">
+          <w:p w:rsidRPr="00A2798E" w:rsidR="0019580C" w:rsidRDefault="0019580C" w14:paraId="76398009" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Existing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3541" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="16F1DDF8" w14:textId="77777777" w:rsidR="0019580C" w:rsidRPr="00A2798E" w:rsidRDefault="0019580C">
+          <w:p w:rsidRPr="00A2798E" w:rsidR="0019580C" w:rsidRDefault="0019580C" w14:paraId="16F1DDF8" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>New</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0019580C" w14:paraId="7343E14F" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidR="0019580C" w:rsidTr="5FB6AB9A" w14:paraId="7343E14F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5E115330" w14:textId="77777777" w:rsidR="0019580C" w:rsidRDefault="0019580C">
+          <w:p w:rsidR="0019580C" w:rsidRDefault="0019580C" w14:paraId="5E115330" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="59B13905" w14:textId="77777777" w:rsidR="0019580C" w:rsidRDefault="0019580C">
+          <w:p w:rsidR="0019580C" w:rsidRDefault="0019580C" w14:paraId="59B13905" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3541" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7EE553D2" w14:textId="77777777" w:rsidR="0019580C" w:rsidRDefault="0019580C">
+          <w:p w:rsidR="0019580C" w:rsidRDefault="0019580C" w14:paraId="7EE553D2" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3ECDABC8" w14:textId="77777777" w:rsidR="0019580C" w:rsidRDefault="0019580C">
+          <w:p w:rsidR="0019580C" w:rsidRDefault="0019580C" w14:paraId="3ECDABC8" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0019580C" w14:paraId="4C3DF831" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidR="0019580C" w:rsidTr="5FB6AB9A" w14:paraId="4C3DF831" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0E2782BF" w14:textId="77777777" w:rsidR="0019580C" w:rsidRDefault="0019580C">
+          <w:p w:rsidR="0019580C" w:rsidRDefault="0019580C" w14:paraId="0E2782BF" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1CCF945C" w14:textId="77777777" w:rsidR="0019580C" w:rsidRDefault="0019580C">
+          <w:p w:rsidR="0019580C" w:rsidRDefault="0019580C" w14:paraId="1CCF945C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3541" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="627B3F06" w14:textId="77777777" w:rsidR="0019580C" w:rsidRDefault="0019580C">
+          <w:p w:rsidR="0019580C" w:rsidRDefault="0019580C" w14:paraId="627B3F06" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2D2DAC76" w14:textId="77777777" w:rsidR="0019580C" w:rsidRDefault="0019580C">
+          <w:p w:rsidR="0019580C" w:rsidRDefault="0019580C" w14:paraId="2D2DAC76" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0019580C" w14:paraId="6DB2C67D" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidR="0019580C" w:rsidTr="5FB6AB9A" w14:paraId="6DB2C67D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="00675B07" w14:textId="77777777" w:rsidR="0019580C" w:rsidRDefault="0019580C">
+          <w:p w:rsidR="0019580C" w:rsidRDefault="0019580C" w14:paraId="00675B07" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="181BCC40" w14:textId="77777777" w:rsidR="0019580C" w:rsidRDefault="0019580C">
+          <w:p w:rsidR="0019580C" w:rsidRDefault="0019580C" w14:paraId="181BCC40" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3541" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="7D776945" w14:textId="77777777" w:rsidR="0019580C" w:rsidRDefault="0019580C">
+          <w:p w:rsidR="0019580C" w:rsidRDefault="0019580C" w14:paraId="7D776945" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="690E8936" w14:textId="77777777" w:rsidR="0019580C" w:rsidRDefault="0019580C">
+          <w:p w:rsidR="0019580C" w:rsidRDefault="0019580C" w14:paraId="690E8936" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C52E10" w:rsidRPr="003B161F" w14:paraId="10A3B586" w14:textId="77777777" w:rsidTr="4B462695">
+      <w:tr w:rsidRPr="003B161F" w:rsidR="00C52E10" w:rsidTr="5FB6AB9A" w14:paraId="10A3B586" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1E674D31" w14:textId="1E4863C4" w:rsidR="00C52E10" w:rsidRPr="004934FA" w:rsidRDefault="00C52E10">
+          <w:p w:rsidRPr="004934FA" w:rsidR="00C52E10" w:rsidRDefault="00C52E10" w14:paraId="1E674D31" w14:textId="1E4863C4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="004934FA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7C090313" w14:textId="56320B9A" w:rsidR="00C52E10" w:rsidRPr="00E463AA" w:rsidRDefault="42D59C93" w:rsidP="4B462695">
+          <w:p w:rsidRPr="00E463AA" w:rsidR="00C52E10" w:rsidP="4B462695" w:rsidRDefault="42D59C93" w14:paraId="7C090313" w14:textId="56320B9A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4B462695">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Complete Appendix A</w:t>
             </w:r>
-            <w:r w:rsidR="084E5656" w:rsidRPr="4B462695">
+            <w:r w:rsidRPr="4B462695" w:rsidR="084E5656">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="4B462695">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="474690F9" w:rsidRPr="4B462695">
+            <w:r w:rsidRPr="4B462695" w:rsidR="474690F9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="4B462695">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Clinical Agency Agreement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00C7EB8A" w14:textId="77777777" w:rsidR="00C52E10" w:rsidRPr="003B161F" w:rsidRDefault="00C52E10">
+          <w:p w:rsidRPr="003B161F" w:rsidR="00C52E10" w:rsidRDefault="00C52E10" w14:paraId="00C7EB8A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00D3590C" w14:textId="77777777" w:rsidR="00DB3CC4" w:rsidRDefault="00DB3CC4" w:rsidP="00973997">
+    <w:p w:rsidR="00DB3CC4" w:rsidP="00973997" w:rsidRDefault="00DB3CC4" w14:paraId="00D3590C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2400"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="4800"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6000"/>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10620" w:type="dxa"/>
         <w:tblInd w:w="-455" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="10170"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C501D8" w14:paraId="709D94CB" w14:textId="77777777" w:rsidTr="00A2127C">
+      <w:tr w:rsidR="00C501D8" w:rsidTr="00A2127C" w14:paraId="709D94CB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="2B36CC00" w14:textId="77777777" w:rsidR="00C501D8" w:rsidRDefault="00C501D8">
+          <w:p w:rsidR="00C501D8" w:rsidRDefault="00C501D8" w14:paraId="2B36CC00" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="703CE4AE" w14:textId="14DC6856" w:rsidR="00C501D8" w:rsidRDefault="00C501D8">
+          <w:p w:rsidR="00C501D8" w:rsidRDefault="00C501D8" w14:paraId="703CE4AE" w14:textId="14DC6856">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003359CB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Section </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B1DC864" w14:textId="77777777" w:rsidR="00C501D8" w:rsidRDefault="00C501D8">
+          <w:p w:rsidR="00C501D8" w:rsidRDefault="00C501D8" w14:paraId="6B1DC864" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C501D8" w14:paraId="17CB2690" w14:textId="77777777" w:rsidTr="000B7664">
+      <w:tr w:rsidR="00C501D8" w:rsidTr="000B7664" w14:paraId="17CB2690" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6862224F" w14:textId="2FC6EF1B" w:rsidR="00C501D8" w:rsidRPr="00161641" w:rsidRDefault="00C501D8" w:rsidP="00C501D8">
+          <w:p w:rsidRPr="00161641" w:rsidR="00C501D8" w:rsidP="00C501D8" w:rsidRDefault="00C501D8" w14:paraId="6862224F" w14:textId="2FC6EF1B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="num" w:pos="630"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161641">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Facility or Physical Location Change</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00027B5D" w14:paraId="1CC47A8D" w14:textId="77777777" w:rsidTr="00027B5D">
+      <w:tr w:rsidR="00027B5D" w:rsidTr="00027B5D" w14:paraId="1CC47A8D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2A84DDE0" w14:textId="6E3A8339" w:rsidR="00027B5D" w:rsidRPr="00027B5D" w:rsidRDefault="00027B5D" w:rsidP="00027B5D">
+          <w:p w:rsidRPr="00027B5D" w:rsidR="00027B5D" w:rsidP="00027B5D" w:rsidRDefault="00027B5D" w14:paraId="2A84DDE0" w14:textId="6E3A8339">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00027B5D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="23C3774D" w14:textId="5A6AB641" w:rsidR="00027B5D" w:rsidRPr="03EC1CCE" w:rsidRDefault="00027B5D" w:rsidP="00027B5D">
+          <w:p w:rsidRPr="03EC1CCE" w:rsidR="00027B5D" w:rsidP="00027B5D" w:rsidRDefault="00027B5D" w14:paraId="23C3774D" w14:textId="5A6AB641">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="num" w:pos="630"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4884FEFD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide a description </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>of the proposed facilities change.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A5774" w14:paraId="179EFEDF" w14:textId="77777777" w:rsidTr="005A5774">
+      <w:tr w:rsidR="005A5774" w:rsidTr="005A5774" w14:paraId="179EFEDF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="234A19FE" w14:textId="77777777" w:rsidR="005A5774" w:rsidRPr="00027B5D" w:rsidRDefault="005A5774" w:rsidP="00027B5D">
+          <w:p w:rsidRPr="00027B5D" w:rsidR="005A5774" w:rsidP="00027B5D" w:rsidRDefault="005A5774" w14:paraId="234A19FE" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6CD3E256" w14:textId="20AC2BDE" w:rsidR="005A5774" w:rsidRPr="005A5774" w:rsidRDefault="005A5774" w:rsidP="005A5774">
+          <w:p w:rsidRPr="005A5774" w:rsidR="005A5774" w:rsidP="005A5774" w:rsidRDefault="005A5774" w14:paraId="6CD3E256" w14:textId="20AC2BDE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A5774">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>New address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A5774" w14:paraId="0E3357BB" w14:textId="77777777" w:rsidTr="005A5774">
+      <w:tr w:rsidR="005A5774" w:rsidTr="005A5774" w14:paraId="0E3357BB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="64C6CCCD" w14:textId="77777777" w:rsidR="005A5774" w:rsidRPr="00027B5D" w:rsidRDefault="005A5774" w:rsidP="00027B5D">
+          <w:p w:rsidRPr="00027B5D" w:rsidR="005A5774" w:rsidP="00027B5D" w:rsidRDefault="005A5774" w14:paraId="64C6CCCD" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="39ABC863" w14:textId="0D712F62" w:rsidR="005A5774" w:rsidRPr="005A5774" w:rsidRDefault="005A5774" w:rsidP="005A5774">
+          <w:p w:rsidRPr="005A5774" w:rsidR="005A5774" w:rsidP="005A5774" w:rsidRDefault="005A5774" w14:paraId="39ABC863" w14:textId="0D712F62">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>New building</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A5774" w14:paraId="6B0023AD" w14:textId="77777777" w:rsidTr="005A5774">
+      <w:tr w:rsidR="005A5774" w:rsidTr="005A5774" w14:paraId="6B0023AD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3D44926C" w14:textId="77777777" w:rsidR="005A5774" w:rsidRPr="00027B5D" w:rsidRDefault="005A5774" w:rsidP="00027B5D">
+          <w:p w:rsidRPr="00027B5D" w:rsidR="005A5774" w:rsidP="00027B5D" w:rsidRDefault="005A5774" w14:paraId="3D44926C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="0AB20896" w14:textId="277A3181" w:rsidR="005A5774" w:rsidRPr="005A5774" w:rsidRDefault="005A5774" w:rsidP="005A5774">
+          <w:p w:rsidRPr="005A5774" w:rsidR="005A5774" w:rsidP="005A5774" w:rsidRDefault="005A5774" w14:paraId="0AB20896" w14:textId="277A3181">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Major renovations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A5774" w14:paraId="15D1D972" w14:textId="77777777" w:rsidTr="005A5774">
+      <w:tr w:rsidR="005A5774" w:rsidTr="005A5774" w14:paraId="15D1D972" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="154F9E80" w14:textId="77777777" w:rsidR="005A5774" w:rsidRPr="00027B5D" w:rsidRDefault="005A5774" w:rsidP="00027B5D">
+          <w:p w:rsidRPr="00027B5D" w:rsidR="005A5774" w:rsidP="00027B5D" w:rsidRDefault="005A5774" w14:paraId="154F9E80" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10170" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2A804488" w14:textId="61534ACE" w:rsidR="005A5774" w:rsidRPr="005A5774" w:rsidRDefault="005A5774" w:rsidP="005A5774">
+          <w:p w:rsidRPr="005A5774" w:rsidR="005A5774" w:rsidP="005A5774" w:rsidRDefault="005A5774" w14:paraId="2A804488" w14:textId="61534ACE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Temporary relocation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6916DCF5" w14:textId="77777777" w:rsidR="00F35CFD" w:rsidRDefault="00F35CFD" w:rsidP="00AA2E13">
+    <w:p w:rsidR="00F35CFD" w:rsidP="00AA2E13" w:rsidRDefault="00F35CFD" w14:paraId="6916DCF5" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
           <w:tab w:val="num" w:pos="630"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2400"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="4800"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6000"/>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11551CCE" w14:textId="77777777" w:rsidR="003561D4" w:rsidRDefault="003561D4" w:rsidP="00AA2E13">
+    <w:p w:rsidR="003561D4" w:rsidP="00AA2E13" w:rsidRDefault="003561D4" w14:paraId="11551CCE" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
           <w:tab w:val="num" w:pos="630"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2400"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="4800"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6000"/>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="625434F4" w14:textId="77777777" w:rsidR="00F35CFD" w:rsidRDefault="00F35CFD" w:rsidP="00AA2E13">
+    <w:p w:rsidR="00F35CFD" w:rsidP="00AA2E13" w:rsidRDefault="00F35CFD" w14:paraId="625434F4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
           <w:tab w:val="num" w:pos="630"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2400"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="4800"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6000"/>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1214C3A3" w14:textId="77777777" w:rsidR="0018027F" w:rsidRDefault="0018027F" w:rsidP="00AA2E13">
+    <w:p w:rsidR="0018027F" w:rsidP="00AA2E13" w:rsidRDefault="0018027F" w14:paraId="1214C3A3" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
           <w:tab w:val="num" w:pos="630"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2400"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="4800"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6000"/>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FCFFA23" w14:textId="77777777" w:rsidR="0018027F" w:rsidRDefault="0018027F" w:rsidP="00AA2E13">
+    <w:p w:rsidR="0018027F" w:rsidP="00AA2E13" w:rsidRDefault="0018027F" w14:paraId="7FCFFA23" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
           <w:tab w:val="num" w:pos="630"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2400"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="4800"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6000"/>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ED65941" w14:textId="77777777" w:rsidR="00F35CFD" w:rsidRDefault="00F35CFD" w:rsidP="00AA2E13">
+    <w:p w:rsidR="002C3A7E" w:rsidP="00AA2E13" w:rsidRDefault="002C3A7E" w14:paraId="6C77A571" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
           <w:tab w:val="num" w:pos="630"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2400"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="4800"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6000"/>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...1781 lines deleted...]
-    <w:p w14:paraId="7C59341A" w14:textId="77777777" w:rsidR="00F35CFD" w:rsidRDefault="00F35CFD" w:rsidP="00AA2E13">
+    <w:p w:rsidR="00F35CFD" w:rsidP="00AA2E13" w:rsidRDefault="00F35CFD" w14:paraId="7ED65941" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
           <w:tab w:val="num" w:pos="630"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2400"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="4800"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6000"/>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="260AEB5B" w14:textId="77777777" w:rsidR="0064125A" w:rsidRDefault="0064125A" w:rsidP="00AA2E13">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10620" w:type="dxa"/>
+        <w:tblInd w:w="-455" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="450"/>
+        <w:gridCol w:w="3089"/>
+        <w:gridCol w:w="3540"/>
+        <w:gridCol w:w="3541"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00780431" w:rsidTr="00A2127C" w14:paraId="780F5E03" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10620" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w:rsidR="00780431" w:rsidRDefault="00780431" w14:paraId="600C61FB" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00780431" w:rsidRDefault="00780431" w14:paraId="5617C16F" w14:textId="1FD9943C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003359CB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00C501D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00780431" w:rsidRDefault="00780431" w14:paraId="6864A4B3" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780431" w:rsidTr="000B7664" w14:paraId="295348B9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10620" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00161641" w:rsidR="00780431" w:rsidRDefault="00780431" w14:paraId="00968404" w14:textId="59463A13">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00161641">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Program Change Option</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780431" w:rsidTr="00780431" w14:paraId="11C05F67" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009547C9" w:rsidR="00780431" w:rsidRDefault="00780431" w14:paraId="7B19AEAE" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10170" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A57B23" w:rsidR="00780431" w:rsidP="000814A5" w:rsidRDefault="00780431" w14:paraId="198A0FE3" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="num" w:pos="630"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A57B23">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Identify if this is a new or revised program option.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00780431" w:rsidRDefault="00780431" w14:paraId="346B4199" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780431" w:rsidTr="00780431" w14:paraId="6BCDBEEA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00780431" w:rsidRDefault="00780431" w14:paraId="3F3365E6" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10170" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0093749A" w:rsidR="00780431" w:rsidP="000814A5" w:rsidRDefault="00780431" w14:paraId="31D8F8CE" w14:textId="72417588">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="num" w:pos="630"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093749A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>New Program Option</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780431" w:rsidTr="00780431" w14:paraId="751879D5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00780431" w:rsidRDefault="00780431" w14:paraId="7327A42F" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10170" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0093749A" w:rsidR="00780431" w:rsidP="000814A5" w:rsidRDefault="00780431" w14:paraId="52D29E87" w14:textId="650D245A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="num" w:pos="630"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093749A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Revised Program Option</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780431" w:rsidTr="00780431" w14:paraId="2E356139" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009547C9" w:rsidR="00780431" w:rsidRDefault="00780431" w14:paraId="1C18BD93" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10170" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0093749A" w:rsidR="00780431" w:rsidP="00487D85" w:rsidRDefault="00780431" w14:paraId="61041E28" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093749A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>What is the program option name associated with the proposed change?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0093749A" w:rsidR="00780431" w:rsidRDefault="00780431" w14:paraId="756E941F" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780431" w:rsidTr="00780431" w14:paraId="7C2E3682" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="00780431" w:rsidRDefault="00780431" w14:paraId="50DF9A34" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10170" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0093749A" w:rsidR="00780431" w:rsidP="00CB5E99" w:rsidRDefault="00780431" w14:paraId="4CC85DDC" w14:textId="461A2990">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093749A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Identify program option admission requirements. Identify where this is published for public access.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0093749A" w:rsidR="00780431" w:rsidRDefault="00780431" w14:paraId="2D2B9635" w14:textId="4528E43A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780431" w:rsidTr="00780431" w14:paraId="190F7687" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="00780431" w:rsidRDefault="00780431" w14:paraId="13EE0F77" w14:textId="14627239">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10170" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A57B23" w:rsidR="00780431" w:rsidP="00724A16" w:rsidRDefault="00780431" w14:paraId="039B1C35" w14:textId="11DB0515">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093749A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identify program option curriculum plan/outline. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A57B23">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If this is a revised program option</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A57B23">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a current and proposed curriculum plan/outline must </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">be provided </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">as a part of your </w:t>
+            </w:r>
+            <w:r w:rsidR="0031326A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">electronic </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>submission.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00721D63" w:rsidR="00780431" w:rsidRDefault="00780431" w14:paraId="2ED413FC" w14:textId="4A0F813B">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780431" w:rsidTr="00780431" w14:paraId="525B3406" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="00780431" w:rsidRDefault="00780431" w14:paraId="0142D391" w14:textId="19B3A9AD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10170" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00721D63" w:rsidR="00780431" w:rsidRDefault="0039191E" w14:paraId="7BBB0FD4" w14:textId="00B6842D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Provide</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00885BE8" w:rsidR="00780431">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> copies of each new or changed program syllabi as part of your </w:t>
+            </w:r>
+            <w:r w:rsidR="0031326A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">electronic </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00885BE8" w:rsidR="00780431">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>submission.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780431" w:rsidTr="00780431" w14:paraId="45A14E9A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="00780431" w:rsidRDefault="00780431" w14:paraId="6B5EC2AE" w14:textId="419C5C71">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10170" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00885BE8" w:rsidR="00780431" w:rsidRDefault="00A1651C" w14:paraId="2D5F8C97" w14:textId="23804309">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A1651C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Identify if any of the following resources are required to support this request</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="003359CB" w:rsidR="00780431" w:rsidTr="00A921A0" w14:paraId="44136AEC" w14:textId="580C0E67">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00780431" w:rsidP="00780431" w:rsidRDefault="00780431" w14:paraId="228AFD95" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2798E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Faculty</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A2798E" w:rsidR="00780431" w:rsidP="00780431" w:rsidRDefault="00780431" w14:paraId="7A680B37" w14:textId="492EF09B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2798E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If additional faculty are needed, indicate the number of FTE (full-time and/or part-time), timeframe in which they will be employed, and if funds are available.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003359CB" w:rsidR="00780431" w:rsidP="00780431" w:rsidRDefault="00780431" w14:paraId="579D6EED" w14:textId="01305001">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3541" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003359CB" w:rsidR="00780431" w:rsidP="00780431" w:rsidRDefault="00780431" w14:paraId="0FE7A0E0" w14:textId="2B9D9658">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A2798E" w:rsidR="00780431" w:rsidTr="00780431" w14:paraId="12E17FA4" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A2798E" w:rsidR="00780431" w:rsidP="00780431" w:rsidRDefault="00780431" w14:paraId="5E350BE6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2798E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Instructional Equipment/Supplies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A2798E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A2798E" w:rsidR="00780431" w:rsidP="00780431" w:rsidRDefault="00780431" w14:paraId="37F9A664" w14:textId="3416672C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2798E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If major equipment/supplies </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A2798E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>will be</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A2798E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> needed, briefly describe and indicate if funds are</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A2798E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>available. Also include the timeframe for purchase.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A2798E" w:rsidR="00780431" w:rsidP="00780431" w:rsidRDefault="00780431" w14:paraId="7F712F2E" w14:textId="1CACFBF0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3541" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A2798E" w:rsidR="00780431" w:rsidP="00780431" w:rsidRDefault="00780431" w14:paraId="342BE448" w14:textId="4D12AB07">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780431" w:rsidTr="00780431" w14:paraId="018E626E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A2798E" w:rsidR="00780431" w:rsidP="00780431" w:rsidRDefault="00780431" w14:paraId="3349F337" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2798E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Facilities </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00780431" w:rsidP="00780431" w:rsidRDefault="00780431" w14:paraId="6FEA761D" w14:textId="37045455">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2798E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If additional full and/or part-time faculty </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A2798E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>will be</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A2798E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> needed, briefly describe availability of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A2798E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A2798E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> plans for office space. If program change requires additional classroom/lab facilities, briefly describe plan for securing space and timeframe.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00780431" w:rsidP="00780431" w:rsidRDefault="00780431" w14:paraId="10C237F1" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3541" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00780431" w:rsidP="00780431" w:rsidRDefault="00780431" w14:paraId="05E8C057" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00780431" w:rsidP="00780431" w:rsidRDefault="00780431" w14:paraId="4D278E64" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780431" w:rsidTr="00780431" w14:paraId="7A06FC3F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A2798E" w:rsidR="00780431" w:rsidP="00780431" w:rsidRDefault="00780431" w14:paraId="3C240211" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2798E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Learning Resources</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A2798E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00780431" w:rsidP="00780431" w:rsidRDefault="00780431" w14:paraId="4E62D01B" w14:textId="4C702110">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2798E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If program change requires additional textbooks, computer software/hardware or other learning resources, briefly describe what will be needed and indicate if funds are available and timeframe for purchase.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00780431" w:rsidP="00780431" w:rsidRDefault="00780431" w14:paraId="3FD673DA" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3541" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00780431" w:rsidP="00780431" w:rsidRDefault="00780431" w14:paraId="2127418C" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00780431" w:rsidP="00780431" w:rsidRDefault="00780431" w14:paraId="7A0A590B" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780431" w:rsidTr="00780431" w14:paraId="13C13160" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A2798E" w:rsidR="00780431" w:rsidP="00780431" w:rsidRDefault="00780431" w14:paraId="04B14951" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2798E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Support Services</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A2798E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00780431" w:rsidP="00780431" w:rsidRDefault="00780431" w14:paraId="7907E376" w14:textId="7E61D198">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A2798E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If the program change require</w:t>
+            </w:r>
+            <w:r w:rsidR="00210829">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A2798E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> additional support services; specify and briefly describe services needed. Also indicate if funds are available and timeframe for adding services.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00780431" w:rsidP="00780431" w:rsidRDefault="00780431" w14:paraId="3EAE1955" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3541" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00780431" w:rsidP="00780431" w:rsidRDefault="00780431" w14:paraId="380EA846" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00780431" w:rsidP="00780431" w:rsidRDefault="00780431" w14:paraId="255A4977" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00F35CFD" w:rsidP="00AA2E13" w:rsidRDefault="00F35CFD" w14:paraId="7C59341A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
           <w:tab w:val="num" w:pos="630"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2400"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="4800"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6000"/>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="222E7BEC" w14:textId="77777777" w:rsidR="0064125A" w:rsidRDefault="0064125A" w:rsidP="00AA2E13">
+    <w:p w:rsidR="0064125A" w:rsidP="00AA2E13" w:rsidRDefault="0064125A" w14:paraId="260AEB5B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
           <w:tab w:val="num" w:pos="630"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2400"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="4800"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6000"/>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E07BF22" w14:textId="77777777" w:rsidR="0064125A" w:rsidRDefault="0064125A" w:rsidP="00AA2E13">
+    <w:p w:rsidR="0064125A" w:rsidP="00AA2E13" w:rsidRDefault="0064125A" w14:paraId="222E7BEC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
           <w:tab w:val="num" w:pos="630"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2400"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="4800"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6000"/>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51AF4EC2" w14:textId="77777777" w:rsidR="0064125A" w:rsidRDefault="0064125A" w:rsidP="00AA2E13">
+    <w:p w:rsidR="0064125A" w:rsidP="00AA2E13" w:rsidRDefault="0064125A" w14:paraId="0E07BF22" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
           <w:tab w:val="num" w:pos="630"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2400"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="4800"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6000"/>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71E6C27E" w14:textId="77777777" w:rsidR="0064125A" w:rsidRDefault="0064125A" w:rsidP="00AA2E13">
+    <w:p w:rsidR="0064125A" w:rsidP="00AA2E13" w:rsidRDefault="0064125A" w14:paraId="51AF4EC2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
           <w:tab w:val="num" w:pos="630"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2400"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="4800"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6000"/>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B2AD0D8" w14:textId="77777777" w:rsidR="0064125A" w:rsidRDefault="0064125A" w:rsidP="00AA2E13">
+    <w:p w:rsidR="0064125A" w:rsidP="00AA2E13" w:rsidRDefault="0064125A" w14:paraId="71E6C27E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
           <w:tab w:val="num" w:pos="630"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2400"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="4800"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6000"/>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...330 lines deleted...]
-    <w:p w14:paraId="4BEB3FE3" w14:textId="77777777" w:rsidR="0064125A" w:rsidRDefault="0064125A" w:rsidP="00AA2E13">
+    <w:p w:rsidR="0064125A" w:rsidP="00AA2E13" w:rsidRDefault="0064125A" w14:paraId="3B2AD0D8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
           <w:tab w:val="num" w:pos="630"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2400"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="4800"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6000"/>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B89B0A7" w14:textId="77777777" w:rsidR="0064125A" w:rsidRDefault="0064125A" w:rsidP="00AA2E13">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="12"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="10620" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="450"/>
+        <w:gridCol w:w="10170"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0064125A" w:rsidTr="0064125A" w14:paraId="7DD8CA5E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10620" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w:rsidR="0064125A" w:rsidP="0064125A" w:rsidRDefault="0064125A" w14:paraId="3948052C" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="0064125A" w:rsidP="0064125A" w:rsidRDefault="0064125A" w14:paraId="1AFB4500" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003359CB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0064125A" w:rsidP="0064125A" w:rsidRDefault="0064125A" w14:paraId="3492C693" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0064125A" w:rsidTr="0064125A" w14:paraId="0B7127BD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10620" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00161641" w:rsidR="0064125A" w:rsidP="0064125A" w:rsidRDefault="0064125A" w14:paraId="00D8779B" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>LPN and High School Pathway</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0064125A" w:rsidTr="0064125A" w14:paraId="172C30D9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009547C9" w:rsidR="0064125A" w:rsidP="0064125A" w:rsidRDefault="0064125A" w14:paraId="0F0E3A82" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0093749A" w:rsidR="0064125A" w:rsidP="0064125A" w:rsidRDefault="0064125A" w14:paraId="2FE738B9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093749A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is the name </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>of the high school</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0093749A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0064125A" w:rsidP="0064125A" w:rsidRDefault="0064125A" w14:paraId="5477E8D6" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0064125A" w:rsidTr="0064125A" w14:paraId="5902D179" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009547C9" w:rsidR="0064125A" w:rsidP="0064125A" w:rsidRDefault="0064125A" w14:paraId="155AC190" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1200"/>
+                <w:tab w:val="left" w:pos="1800"/>
+                <w:tab w:val="left" w:pos="2400"/>
+                <w:tab w:val="left" w:pos="3000"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4200"/>
+                <w:tab w:val="left" w:pos="4800"/>
+                <w:tab w:val="left" w:pos="5400"/>
+                <w:tab w:val="left" w:pos="6000"/>
+                <w:tab w:val="left" w:pos="6600"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7800"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10170" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0093749A" w:rsidR="0064125A" w:rsidP="0064125A" w:rsidRDefault="0064125A" w14:paraId="55C064CA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>What is the location of the high school?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0093749A" w:rsidR="0064125A" w:rsidP="0064125A" w:rsidRDefault="0064125A" w14:paraId="50E76B0E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="0064125A" w:rsidP="00AA2E13" w:rsidRDefault="0064125A" w14:paraId="4BEB3FE3" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
           <w:tab w:val="num" w:pos="630"/>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2400"/>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4200"/>
           <w:tab w:val="left" w:pos="4800"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6000"/>
           <w:tab w:val="left" w:pos="6600"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="0064125A" w:rsidP="00AA2E13" w:rsidRDefault="0064125A" w14:paraId="3B89B0A7" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+          <w:tab w:val="num" w:pos="630"/>
+          <w:tab w:val="left" w:pos="1200"/>
+          <w:tab w:val="left" w:pos="1800"/>
+          <w:tab w:val="left" w:pos="2400"/>
+          <w:tab w:val="left" w:pos="3000"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4200"/>
+          <w:tab w:val="left" w:pos="4800"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="6000"/>
+          <w:tab w:val="left" w:pos="6600"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7800"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="4549"/>
         <w:tblW w:w="10620" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8280"/>
         <w:gridCol w:w="2340"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00070E10" w14:paraId="033EEBC0" w14:textId="77777777" w:rsidTr="00070E10">
+      <w:tr w:rsidR="00070E10" w:rsidTr="00070E10" w14:paraId="033EEBC0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="73D1FFE7" w14:textId="77777777" w:rsidR="00070E10" w:rsidRDefault="00070E10" w:rsidP="00070E10">
+          <w:p w:rsidR="00070E10" w:rsidP="00070E10" w:rsidRDefault="00070E10" w14:paraId="73D1FFE7" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A53385A" w14:textId="77777777" w:rsidR="00070E10" w:rsidRDefault="00070E10" w:rsidP="00070E10">
+          <w:p w:rsidR="00070E10" w:rsidP="00070E10" w:rsidRDefault="00070E10" w14:paraId="5A53385A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Appendix A</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45A5C337" w14:textId="77777777" w:rsidR="00070E10" w:rsidRDefault="00070E10" w:rsidP="00070E10">
+          <w:p w:rsidR="00070E10" w:rsidP="00070E10" w:rsidRDefault="00070E10" w14:paraId="45A5C337" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00070E10" w14:paraId="77F6243D" w14:textId="77777777" w:rsidTr="00070E10">
+      <w:tr w:rsidR="00070E10" w:rsidTr="00070E10" w14:paraId="77F6243D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1FE6E544" w14:textId="77777777" w:rsidR="00070E10" w:rsidRDefault="00070E10" w:rsidP="00070E10">
+          <w:p w:rsidR="00070E10" w:rsidP="00070E10" w:rsidRDefault="00070E10" w14:paraId="1FE6E544" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4B462695">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Clinical Agency Agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00070E10" w14:paraId="24DB369A" w14:textId="77777777" w:rsidTr="00070E10">
+      <w:tr w:rsidR="00070E10" w:rsidTr="00070E10" w14:paraId="24DB369A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="38D93464" w14:textId="77777777" w:rsidR="00070E10" w:rsidRDefault="00070E10" w:rsidP="00070E10">
+          <w:p w:rsidR="00070E10" w:rsidP="00070E10" w:rsidRDefault="00070E10" w14:paraId="38D93464" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7FBBC075" w14:textId="77777777" w:rsidR="00070E10" w:rsidRPr="003A4A3A" w:rsidRDefault="00070E10" w:rsidP="00070E10">
+          <w:p w:rsidRPr="003A4A3A" w:rsidR="00070E10" w:rsidP="00070E10" w:rsidRDefault="00070E10" w14:paraId="7FBBC075" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4B462695">
               <w:rPr>
@@ -9173,416 +9360,416 @@
               <w:t xml:space="preserve">existing </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">clinical </w:t>
             </w:r>
             <w:r w:rsidRPr="00764A47">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>site(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> if changes have been made to the prior agreement.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60D34A6E" w14:textId="77777777" w:rsidR="00070E10" w:rsidRPr="003A4A3A" w:rsidRDefault="00070E10" w:rsidP="00070E10">
+          <w:p w:rsidRPr="003A4A3A" w:rsidR="00070E10" w:rsidP="00070E10" w:rsidRDefault="00070E10" w14:paraId="60D34A6E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00070E10" w14:paraId="5CB21794" w14:textId="77777777" w:rsidTr="00070E10">
+      <w:tr w:rsidR="00070E10" w:rsidTr="00070E10" w14:paraId="5CB21794" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="08CA8738" w14:textId="77777777" w:rsidR="00070E10" w:rsidRDefault="00070E10" w:rsidP="00070E10">
+          <w:p w:rsidR="00070E10" w:rsidP="00070E10" w:rsidRDefault="00070E10" w14:paraId="08CA8738" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00070E10" w14:paraId="0AC708CC" w14:textId="77777777" w:rsidTr="00070E10">
+      <w:tr w:rsidR="00070E10" w:rsidTr="00070E10" w14:paraId="0AC708CC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8280" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="373F775C" w14:textId="77777777" w:rsidR="00070E10" w:rsidRDefault="00070E10" w:rsidP="00070E10">
+          <w:p w:rsidR="00070E10" w:rsidP="00070E10" w:rsidRDefault="00070E10" w14:paraId="373F775C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C5BEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Clinical Agency Representative Signature</w:t>
             </w:r>
             <w:r w:rsidRPr="00D3197C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18D2E229" w14:textId="77777777" w:rsidR="00070E10" w:rsidRPr="0095254B" w:rsidRDefault="00070E10" w:rsidP="00070E10">
+          <w:p w:rsidRPr="0095254B" w:rsidR="00070E10" w:rsidP="00070E10" w:rsidRDefault="00070E10" w14:paraId="18D2E229" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3197C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>I have met with a representative of the nursing education program making this request and agree with student placement within this clinical site for learning experiences.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6D3AFB49" w14:textId="77777777" w:rsidR="00070E10" w:rsidRPr="002C5BEB" w:rsidRDefault="00070E10" w:rsidP="00070E10">
+          <w:p w:rsidRPr="002C5BEB" w:rsidR="00070E10" w:rsidP="00070E10" w:rsidRDefault="00070E10" w14:paraId="6D3AFB49" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C5BEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00070E10" w14:paraId="18230D6D" w14:textId="77777777" w:rsidTr="00070E10">
+      <w:tr w:rsidR="00070E10" w:rsidTr="00070E10" w14:paraId="18230D6D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8280" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="10A93588" w14:textId="77777777" w:rsidR="00070E10" w:rsidRDefault="00070E10" w:rsidP="00070E10">
+          <w:p w:rsidR="00070E10" w:rsidP="00070E10" w:rsidRDefault="00070E10" w14:paraId="10A93588" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="46775775" w14:textId="77777777" w:rsidR="00070E10" w:rsidRDefault="00070E10" w:rsidP="00070E10">
+          <w:p w:rsidR="00070E10" w:rsidP="00070E10" w:rsidRDefault="00070E10" w14:paraId="46775775" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6B62EE0E" w14:textId="77777777" w:rsidR="00070E10" w:rsidRDefault="00070E10" w:rsidP="00070E10">
+          <w:p w:rsidR="00070E10" w:rsidP="00070E10" w:rsidRDefault="00070E10" w14:paraId="6B62EE0E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4D538506" w14:textId="77777777" w:rsidR="00070E10" w:rsidRDefault="00070E10" w:rsidP="00070E10"/>
+          <w:p w:rsidR="00070E10" w:rsidP="00070E10" w:rsidRDefault="00070E10" w14:paraId="4D538506" w14:textId="77777777"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00070E10" w:rsidRPr="003635A5" w14:paraId="4DC5D511" w14:textId="77777777" w:rsidTr="00070E10">
+      <w:tr w:rsidRPr="003635A5" w:rsidR="00070E10" w:rsidTr="00070E10" w14:paraId="4DC5D511" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8280" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="13C6C4B3" w14:textId="77777777" w:rsidR="00070E10" w:rsidRPr="0095254B" w:rsidRDefault="00070E10" w:rsidP="00070E10">
+          <w:p w:rsidRPr="0095254B" w:rsidR="00070E10" w:rsidP="00070E10" w:rsidRDefault="00070E10" w14:paraId="13C6C4B3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0095254B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Program Director Signature</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B74C00C" w14:textId="77777777" w:rsidR="00070E10" w:rsidRPr="00D03E68" w:rsidRDefault="00070E10" w:rsidP="00070E10">
+          <w:p w:rsidRPr="00D03E68" w:rsidR="00070E10" w:rsidP="00070E10" w:rsidRDefault="00070E10" w14:paraId="4B74C00C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB2643">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>I have provided the clinical agency with terms of utilization with this clinical agency, and they agree with those terms for clinical learning experiences with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB2643">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> this clinical site.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="58F86EF7" w14:textId="77777777" w:rsidR="00070E10" w:rsidRPr="002C5BEB" w:rsidRDefault="00070E10" w:rsidP="00070E10">
+          <w:p w:rsidRPr="002C5BEB" w:rsidR="00070E10" w:rsidP="00070E10" w:rsidRDefault="00070E10" w14:paraId="58F86EF7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C5BEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00070E10" w:rsidRPr="003635A5" w14:paraId="63A0B181" w14:textId="77777777" w:rsidTr="00070E10">
+      <w:tr w:rsidRPr="003635A5" w:rsidR="00070E10" w:rsidTr="00070E10" w14:paraId="63A0B181" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="883"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8280" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="398BD720" w14:textId="77777777" w:rsidR="00070E10" w:rsidRPr="0095254B" w:rsidRDefault="00070E10" w:rsidP="00070E10">
+          <w:p w:rsidRPr="0095254B" w:rsidR="00070E10" w:rsidP="00070E10" w:rsidRDefault="00070E10" w14:paraId="398BD720" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="44C8BA52" w14:textId="77777777" w:rsidR="00070E10" w:rsidRPr="002C5BEB" w:rsidRDefault="00070E10" w:rsidP="00070E10">
+          <w:p w:rsidRPr="002C5BEB" w:rsidR="00070E10" w:rsidP="00070E10" w:rsidRDefault="00070E10" w14:paraId="44C8BA52" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00070E10" w:rsidRPr="003635A5" w14:paraId="2C19454D" w14:textId="77777777" w:rsidTr="00070E10">
+      <w:tr w:rsidRPr="003635A5" w:rsidR="00070E10" w:rsidTr="00070E10" w14:paraId="2C19454D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10620" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="26C69A46" w14:textId="77777777" w:rsidR="00070E10" w:rsidRDefault="00070E10" w:rsidP="00070E10">
+          <w:p w:rsidR="00070E10" w:rsidP="00070E10" w:rsidRDefault="00070E10" w14:paraId="26C69A46" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="600"/>
                 <w:tab w:val="left" w:pos="1200"/>
                 <w:tab w:val="left" w:pos="1800"/>
                 <w:tab w:val="left" w:pos="2400"/>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4200"/>
                 <w:tab w:val="left" w:pos="4800"/>
                 <w:tab w:val="left" w:pos="5400"/>
                 <w:tab w:val="left" w:pos="6000"/>
                 <w:tab w:val="left" w:pos="6600"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7800"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="075890AE" w14:textId="38C6F96F" w:rsidR="00D03E68" w:rsidRPr="00D03E68" w:rsidRDefault="00D03E68" w:rsidP="00001AB0">
+    <w:p w:rsidRPr="00D03E68" w:rsidR="00D03E68" w:rsidP="00001AB0" w:rsidRDefault="00D03E68" w14:paraId="075890AE" w14:textId="38C6F96F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00D03E68" w:rsidRPr="00D03E68" w:rsidSect="00EF5C90">
+    <w:sectPr w:rsidRPr="00D03E68" w:rsidR="00D03E68" w:rsidSect="00EF5C90">
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="576" w:right="1296" w:bottom="432" w:left="1296" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23E60FCC" w14:textId="77777777" w:rsidR="00AD1040" w:rsidRDefault="00AD1040">
+    <w:p w:rsidR="00E51680" w:rsidRDefault="00E51680" w14:paraId="4855689F" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20FBF696" w14:textId="77777777" w:rsidR="00AD1040" w:rsidRDefault="00AD1040">
+    <w:p w:rsidR="00E51680" w:rsidRDefault="00E51680" w14:paraId="5BA4D37A" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="282CEBD2" w14:textId="77777777" w:rsidR="00AD1040" w:rsidRDefault="00AD1040"/>
+    <w:p w:rsidR="00E51680" w:rsidRDefault="00E51680" w14:paraId="2623359F" w14:textId="77777777"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -9614,97 +9801,95 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="56EE48EE" w14:textId="77777777" w:rsidR="0074239A" w:rsidRDefault="0074239A" w:rsidP="00731181">
+  <w:p w:rsidR="0074239A" w:rsidP="00731181" w:rsidRDefault="0074239A" w14:paraId="56EE48EE" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2908EB2C" w14:textId="77777777" w:rsidR="0074239A" w:rsidRDefault="0074239A" w:rsidP="003572FB">
+  <w:p w:rsidR="0074239A" w:rsidP="003572FB" w:rsidRDefault="0074239A" w14:paraId="2908EB2C" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:id w:val="1562439908"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
+      </w:rPr>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
-          <w:rPr>
-[...1 lines deleted...]
-          </w:rPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
+          </w:rPr>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="5E76290F" w14:textId="0728429F" w:rsidR="00FB794C" w:rsidRPr="00210829" w:rsidRDefault="00FB794C">
+          <w:p w:rsidRPr="00210829" w:rsidR="00FB794C" w:rsidRDefault="00FB794C" w14:paraId="5E76290F" w14:textId="0728429F">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00210829">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidRPr="00210829">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00210829">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -9764,84 +9949,94 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00210829">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00210829">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
+          </w:rPr>
+        </w:sdtEndPr>
       </w:sdt>
     </w:sdtContent>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorBidi"/>
+      </w:rPr>
+    </w:sdtEndPr>
   </w:sdt>
-  <w:p w14:paraId="37B168CD" w14:textId="5F83CDAC" w:rsidR="0074239A" w:rsidRPr="00A77812" w:rsidRDefault="0074239A" w:rsidP="00904232">
+  <w:p w:rsidRPr="00A77812" w:rsidR="0074239A" w:rsidP="00904232" w:rsidRDefault="0074239A" w14:paraId="37B168CD" w14:textId="5F83CDAC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AD91C55" w14:textId="77777777" w:rsidR="00AD1040" w:rsidRDefault="00AD1040">
+    <w:p w:rsidR="00E51680" w:rsidRDefault="00E51680" w14:paraId="62BFE3DD" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11D96E95" w14:textId="77777777" w:rsidR="00AD1040" w:rsidRDefault="00AD1040">
+    <w:p w:rsidR="00E51680" w:rsidRDefault="00E51680" w14:paraId="5E564A7A" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="48F13128" w14:textId="77777777" w:rsidR="00AD1040" w:rsidRDefault="00AD1040"/>
+    <w:p w:rsidR="00E51680" w:rsidRDefault="00E51680" w14:paraId="11B66039" w14:textId="77777777"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations/>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04DF7CE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47841992"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -10175,260 +10370,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="084C6F31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05969864"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C61299A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E9A682A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EE771F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99BC6EDC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1510" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2230" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10873,147 +11068,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19CE360A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1802FBA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19EE0241"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B3508B5E"/>
     <w:lvl w:ilvl="0" w:tplc="04FCB81E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -12100,147 +12295,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FFB6197"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B740548"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="302F271A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A5CE3F4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
@@ -13703,147 +13898,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F502FA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55364F52"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71035C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36C8E87A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -14200,254 +14395,254 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1680"/>
         </w:tabs>
         <w:ind w:left="1680" w:hanging="600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E931D89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D126D4A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F343B71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C5CA97A"/>
     <w:lvl w:ilvl="0" w:tplc="04FCB81E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -14651,53 +14846,54 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1993677596">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="887180557">
     <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1108425318">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1320690980">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="177932965">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="60754125">
     <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -14712,50 +14908,51 @@
     <w:rsid w:val="00033F1C"/>
     <w:rsid w:val="00035CB6"/>
     <w:rsid w:val="00042762"/>
     <w:rsid w:val="00043956"/>
     <w:rsid w:val="0004498B"/>
     <w:rsid w:val="00044AAC"/>
     <w:rsid w:val="0005061C"/>
     <w:rsid w:val="000538AB"/>
     <w:rsid w:val="00054BC1"/>
     <w:rsid w:val="00056C58"/>
     <w:rsid w:val="00057B53"/>
     <w:rsid w:val="000615DC"/>
     <w:rsid w:val="00062053"/>
     <w:rsid w:val="00064548"/>
     <w:rsid w:val="0006655B"/>
     <w:rsid w:val="00067549"/>
     <w:rsid w:val="00070E10"/>
     <w:rsid w:val="00074371"/>
     <w:rsid w:val="00074FF3"/>
     <w:rsid w:val="000814A5"/>
     <w:rsid w:val="000846FA"/>
     <w:rsid w:val="00084B4F"/>
     <w:rsid w:val="00084E62"/>
     <w:rsid w:val="00085D21"/>
     <w:rsid w:val="000A4A68"/>
+    <w:rsid w:val="000A5908"/>
     <w:rsid w:val="000B3642"/>
     <w:rsid w:val="000B675E"/>
     <w:rsid w:val="000B7664"/>
     <w:rsid w:val="000C6E47"/>
     <w:rsid w:val="000D2013"/>
     <w:rsid w:val="000D3E7D"/>
     <w:rsid w:val="000E0009"/>
     <w:rsid w:val="000E44DA"/>
     <w:rsid w:val="000F58ED"/>
     <w:rsid w:val="000F6BB2"/>
     <w:rsid w:val="00100BC8"/>
     <w:rsid w:val="00101A2C"/>
     <w:rsid w:val="0010713F"/>
     <w:rsid w:val="0010748B"/>
     <w:rsid w:val="001156A5"/>
     <w:rsid w:val="00117B14"/>
     <w:rsid w:val="00121005"/>
     <w:rsid w:val="0012221F"/>
     <w:rsid w:val="00125F9D"/>
     <w:rsid w:val="001312DA"/>
     <w:rsid w:val="00133B8A"/>
     <w:rsid w:val="00135434"/>
     <w:rsid w:val="00141890"/>
     <w:rsid w:val="00142886"/>
     <w:rsid w:val="001451B2"/>
@@ -14802,75 +14999,78 @@
     <w:rsid w:val="00212810"/>
     <w:rsid w:val="0021758D"/>
     <w:rsid w:val="00222C52"/>
     <w:rsid w:val="00224A1B"/>
     <w:rsid w:val="002265B5"/>
     <w:rsid w:val="00226A1C"/>
     <w:rsid w:val="00230065"/>
     <w:rsid w:val="002446A8"/>
     <w:rsid w:val="00251301"/>
     <w:rsid w:val="00257102"/>
     <w:rsid w:val="00260923"/>
     <w:rsid w:val="0026767F"/>
     <w:rsid w:val="00270C47"/>
     <w:rsid w:val="0027316B"/>
     <w:rsid w:val="002736C5"/>
     <w:rsid w:val="00286B94"/>
     <w:rsid w:val="00294C88"/>
     <w:rsid w:val="00296FDA"/>
     <w:rsid w:val="002A0B10"/>
     <w:rsid w:val="002A391F"/>
     <w:rsid w:val="002A49BC"/>
     <w:rsid w:val="002A60B1"/>
     <w:rsid w:val="002B558A"/>
     <w:rsid w:val="002C0A95"/>
     <w:rsid w:val="002C2A59"/>
+    <w:rsid w:val="002C3A7E"/>
     <w:rsid w:val="002C5BEB"/>
     <w:rsid w:val="002C7F58"/>
     <w:rsid w:val="002D63DD"/>
     <w:rsid w:val="002D756C"/>
     <w:rsid w:val="002D7FA3"/>
     <w:rsid w:val="002E152C"/>
     <w:rsid w:val="002E27AA"/>
     <w:rsid w:val="003006F3"/>
     <w:rsid w:val="0031264E"/>
     <w:rsid w:val="00312F1A"/>
+    <w:rsid w:val="0031326A"/>
     <w:rsid w:val="00316123"/>
     <w:rsid w:val="00327128"/>
     <w:rsid w:val="00327ADB"/>
     <w:rsid w:val="0033324F"/>
     <w:rsid w:val="003359CB"/>
     <w:rsid w:val="00337550"/>
     <w:rsid w:val="00344A5B"/>
     <w:rsid w:val="00354944"/>
     <w:rsid w:val="0035527E"/>
     <w:rsid w:val="00356050"/>
     <w:rsid w:val="003561D4"/>
     <w:rsid w:val="003572FB"/>
     <w:rsid w:val="003604A7"/>
     <w:rsid w:val="003635A5"/>
     <w:rsid w:val="0036421D"/>
+    <w:rsid w:val="00364962"/>
     <w:rsid w:val="00365F42"/>
     <w:rsid w:val="00366948"/>
     <w:rsid w:val="00366FC2"/>
     <w:rsid w:val="00377BC5"/>
     <w:rsid w:val="00377CCF"/>
     <w:rsid w:val="0038022D"/>
     <w:rsid w:val="00383CBB"/>
     <w:rsid w:val="0038463F"/>
     <w:rsid w:val="00386E21"/>
     <w:rsid w:val="0038727A"/>
     <w:rsid w:val="0039191E"/>
     <w:rsid w:val="003A2B31"/>
     <w:rsid w:val="003A4A3A"/>
     <w:rsid w:val="003A6368"/>
     <w:rsid w:val="003B161E"/>
     <w:rsid w:val="003B161F"/>
     <w:rsid w:val="003B23FE"/>
     <w:rsid w:val="003B3453"/>
     <w:rsid w:val="003B4201"/>
     <w:rsid w:val="003B4A97"/>
     <w:rsid w:val="003C058F"/>
     <w:rsid w:val="003C7C4D"/>
     <w:rsid w:val="003D04A9"/>
     <w:rsid w:val="003D0832"/>
     <w:rsid w:val="003D2230"/>
@@ -14882,56 +15082,58 @@
     <w:rsid w:val="00401486"/>
     <w:rsid w:val="0040636C"/>
     <w:rsid w:val="00420115"/>
     <w:rsid w:val="00422B62"/>
     <w:rsid w:val="004256A8"/>
     <w:rsid w:val="00430E19"/>
     <w:rsid w:val="00430FE4"/>
     <w:rsid w:val="00432996"/>
     <w:rsid w:val="00434D15"/>
     <w:rsid w:val="00434F9D"/>
     <w:rsid w:val="00441718"/>
     <w:rsid w:val="00446102"/>
     <w:rsid w:val="0044616E"/>
     <w:rsid w:val="00447626"/>
     <w:rsid w:val="00457F90"/>
     <w:rsid w:val="004635D7"/>
     <w:rsid w:val="00472890"/>
     <w:rsid w:val="0047524C"/>
     <w:rsid w:val="00477AF5"/>
     <w:rsid w:val="004821D8"/>
     <w:rsid w:val="00482548"/>
     <w:rsid w:val="00485367"/>
     <w:rsid w:val="00487CBD"/>
     <w:rsid w:val="00487D85"/>
     <w:rsid w:val="004934FA"/>
+    <w:rsid w:val="00495E0C"/>
     <w:rsid w:val="00497D69"/>
     <w:rsid w:val="004A470B"/>
     <w:rsid w:val="004B626D"/>
     <w:rsid w:val="004C0599"/>
     <w:rsid w:val="004C158B"/>
     <w:rsid w:val="004C4B49"/>
+    <w:rsid w:val="004C5265"/>
     <w:rsid w:val="004C65FE"/>
     <w:rsid w:val="004D05C0"/>
     <w:rsid w:val="004D2BEA"/>
     <w:rsid w:val="004D492C"/>
     <w:rsid w:val="004D5838"/>
     <w:rsid w:val="004E46F2"/>
     <w:rsid w:val="005027FA"/>
     <w:rsid w:val="0052580E"/>
     <w:rsid w:val="005330EA"/>
     <w:rsid w:val="0054313E"/>
     <w:rsid w:val="005454BF"/>
     <w:rsid w:val="00553256"/>
     <w:rsid w:val="0055624D"/>
     <w:rsid w:val="00562FA2"/>
     <w:rsid w:val="00565DA4"/>
     <w:rsid w:val="00566127"/>
     <w:rsid w:val="00566C98"/>
     <w:rsid w:val="00582FEA"/>
     <w:rsid w:val="005907C5"/>
     <w:rsid w:val="0059285D"/>
     <w:rsid w:val="005950C1"/>
     <w:rsid w:val="005A1153"/>
     <w:rsid w:val="005A18FC"/>
     <w:rsid w:val="005A1BC1"/>
     <w:rsid w:val="005A5774"/>
@@ -15276,50 +15478,51 @@
     <w:rsid w:val="00DB6F4E"/>
     <w:rsid w:val="00DC13F2"/>
     <w:rsid w:val="00DC5269"/>
     <w:rsid w:val="00DD2112"/>
     <w:rsid w:val="00DD50BE"/>
     <w:rsid w:val="00DE0083"/>
     <w:rsid w:val="00DE0ED8"/>
     <w:rsid w:val="00DE4EAA"/>
     <w:rsid w:val="00DE7428"/>
     <w:rsid w:val="00DF2C37"/>
     <w:rsid w:val="00DF4301"/>
     <w:rsid w:val="00DF4529"/>
     <w:rsid w:val="00DF665E"/>
     <w:rsid w:val="00DF7D7B"/>
     <w:rsid w:val="00E01609"/>
     <w:rsid w:val="00E03E4A"/>
     <w:rsid w:val="00E07BA7"/>
     <w:rsid w:val="00E12A0C"/>
     <w:rsid w:val="00E17268"/>
     <w:rsid w:val="00E176BE"/>
     <w:rsid w:val="00E25150"/>
     <w:rsid w:val="00E32CCB"/>
     <w:rsid w:val="00E41666"/>
     <w:rsid w:val="00E4281D"/>
     <w:rsid w:val="00E463AA"/>
+    <w:rsid w:val="00E51680"/>
     <w:rsid w:val="00E545CE"/>
     <w:rsid w:val="00E60332"/>
     <w:rsid w:val="00E6223F"/>
     <w:rsid w:val="00E62EC5"/>
     <w:rsid w:val="00E638ED"/>
     <w:rsid w:val="00E64197"/>
     <w:rsid w:val="00E64395"/>
     <w:rsid w:val="00E64473"/>
     <w:rsid w:val="00E665C0"/>
     <w:rsid w:val="00E676F5"/>
     <w:rsid w:val="00E723B6"/>
     <w:rsid w:val="00E73CD8"/>
     <w:rsid w:val="00E80412"/>
     <w:rsid w:val="00E916E9"/>
     <w:rsid w:val="00EA2A73"/>
     <w:rsid w:val="00EA4939"/>
     <w:rsid w:val="00EA5C32"/>
     <w:rsid w:val="00EB22EC"/>
     <w:rsid w:val="00EB3A05"/>
     <w:rsid w:val="00EB3F48"/>
     <w:rsid w:val="00EB5490"/>
     <w:rsid w:val="00EB776C"/>
     <w:rsid w:val="00EC4B5B"/>
     <w:rsid w:val="00ED07B2"/>
     <w:rsid w:val="00ED3658"/>
@@ -15346,153 +15549,164 @@
     <w:rsid w:val="00F34637"/>
     <w:rsid w:val="00F3592A"/>
     <w:rsid w:val="00F35CFD"/>
     <w:rsid w:val="00F37FB7"/>
     <w:rsid w:val="00F4074D"/>
     <w:rsid w:val="00F56128"/>
     <w:rsid w:val="00F60DCD"/>
     <w:rsid w:val="00F60F3A"/>
     <w:rsid w:val="00F61204"/>
     <w:rsid w:val="00F644D2"/>
     <w:rsid w:val="00F6743C"/>
     <w:rsid w:val="00F70768"/>
     <w:rsid w:val="00F73E53"/>
     <w:rsid w:val="00F76D77"/>
     <w:rsid w:val="00F802C5"/>
     <w:rsid w:val="00F95889"/>
     <w:rsid w:val="00FA0890"/>
     <w:rsid w:val="00FA3BC0"/>
     <w:rsid w:val="00FB0CF3"/>
     <w:rsid w:val="00FB2F80"/>
     <w:rsid w:val="00FB5B16"/>
     <w:rsid w:val="00FB794C"/>
     <w:rsid w:val="00FC5886"/>
     <w:rsid w:val="00FC5DC2"/>
     <w:rsid w:val="00FD121E"/>
+    <w:rsid w:val="00FD18E8"/>
     <w:rsid w:val="00FD1989"/>
     <w:rsid w:val="00FD3AA6"/>
     <w:rsid w:val="00FD3F78"/>
     <w:rsid w:val="00FD5005"/>
     <w:rsid w:val="00FD6242"/>
     <w:rsid w:val="00FD6C88"/>
     <w:rsid w:val="00FF45DF"/>
     <w:rsid w:val="00FF56EC"/>
     <w:rsid w:val="019C36E2"/>
     <w:rsid w:val="03EC1CCE"/>
+    <w:rsid w:val="03F39671"/>
     <w:rsid w:val="084E5656"/>
     <w:rsid w:val="08E7AC75"/>
+    <w:rsid w:val="0A3413B7"/>
     <w:rsid w:val="0BE4241C"/>
     <w:rsid w:val="0C4F677A"/>
     <w:rsid w:val="0EDB1CD8"/>
     <w:rsid w:val="10C1B72C"/>
     <w:rsid w:val="148D3A49"/>
     <w:rsid w:val="14E656DC"/>
     <w:rsid w:val="159DC0E8"/>
+    <w:rsid w:val="15CFBCD2"/>
     <w:rsid w:val="178C1BC6"/>
     <w:rsid w:val="2205E368"/>
     <w:rsid w:val="25493178"/>
     <w:rsid w:val="266AB55F"/>
     <w:rsid w:val="2841C94D"/>
     <w:rsid w:val="2972BD7E"/>
     <w:rsid w:val="2A6A22CB"/>
     <w:rsid w:val="2EBCB22E"/>
     <w:rsid w:val="2FC8D6A5"/>
     <w:rsid w:val="30549006"/>
     <w:rsid w:val="315A9B59"/>
+    <w:rsid w:val="337993A5"/>
     <w:rsid w:val="36CED06D"/>
     <w:rsid w:val="37466009"/>
     <w:rsid w:val="3A6BE6E9"/>
     <w:rsid w:val="3ACF4820"/>
     <w:rsid w:val="3CBB69DB"/>
     <w:rsid w:val="41AA5814"/>
     <w:rsid w:val="41AFE394"/>
     <w:rsid w:val="422841FB"/>
+    <w:rsid w:val="42D087DB"/>
     <w:rsid w:val="42D59C93"/>
+    <w:rsid w:val="46AFDDF9"/>
     <w:rsid w:val="474690F9"/>
     <w:rsid w:val="4884FEFD"/>
     <w:rsid w:val="4887BA2A"/>
     <w:rsid w:val="4A52AA85"/>
     <w:rsid w:val="4B462695"/>
+    <w:rsid w:val="4C0F3EC7"/>
     <w:rsid w:val="4C75B70D"/>
     <w:rsid w:val="4EAA08A9"/>
     <w:rsid w:val="4F020370"/>
     <w:rsid w:val="4F590DE5"/>
     <w:rsid w:val="50B1E8B9"/>
     <w:rsid w:val="510697FB"/>
     <w:rsid w:val="56734414"/>
     <w:rsid w:val="5D062E69"/>
     <w:rsid w:val="5E406DE0"/>
+    <w:rsid w:val="5FB6AB9A"/>
+    <w:rsid w:val="6013E1A1"/>
     <w:rsid w:val="602DAABE"/>
     <w:rsid w:val="618470E3"/>
     <w:rsid w:val="61EFED06"/>
     <w:rsid w:val="63BBA1D2"/>
+    <w:rsid w:val="66DBDB28"/>
     <w:rsid w:val="6B797EBC"/>
     <w:rsid w:val="6D1BA11F"/>
     <w:rsid w:val="6E6256CB"/>
     <w:rsid w:val="70A70F15"/>
     <w:rsid w:val="723080D0"/>
     <w:rsid w:val="7242DF76"/>
     <w:rsid w:val="74A1C91D"/>
     <w:rsid w:val="7B2CD78F"/>
     <w:rsid w:val="7F6D067B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="557F49D4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8E6B9379-D6EB-440C-BE47-D6E0EBC45DCE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15515,73 +15729,73 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -15624,52 +15838,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -15730,57 +15944,57 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C52E10"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E03E4A"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="600"/>
         <w:tab w:val="left" w:pos="1200"/>
         <w:tab w:val="left" w:pos="1800"/>
         <w:tab w:val="left" w:pos="2400"/>
         <w:tab w:val="left" w:pos="3000"/>
         <w:tab w:val="left" w:pos="3600"/>
         <w:tab w:val="left" w:pos="4200"/>
         <w:tab w:val="left" w:pos="4800"/>
@@ -15791,79 +16005,79 @@
         <w:tab w:val="left" w:pos="7800"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:rsid w:val="005C50B7"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E03E4A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="600"/>
         <w:tab w:val="left" w:pos="1200"/>
         <w:tab w:val="left" w:pos="1800"/>
         <w:tab w:val="left" w:pos="2400"/>
         <w:tab w:val="left" w:pos="3000"/>
         <w:tab w:val="left" w:pos="3600"/>
         <w:tab w:val="left" w:pos="4200"/>
         <w:tab w:val="left" w:pos="4800"/>
         <w:tab w:val="left" w:pos="5400"/>
         <w:tab w:val="left" w:pos="6000"/>
         <w:tab w:val="left" w:pos="6600"/>
         <w:tab w:val="left" w:pos="7200"/>
         <w:tab w:val="left" w:pos="7800"/>
@@ -15923,284 +16137,284 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00767EA4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="003572FB"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:semiHidden/>
     <w:rsid w:val="005C50B7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="005C50B7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="600"/>
         <w:tab w:val="left" w:pos="1200"/>
         <w:tab w:val="left" w:pos="1800"/>
         <w:tab w:val="left" w:pos="2400"/>
         <w:tab w:val="left" w:pos="3000"/>
         <w:tab w:val="left" w:pos="3600"/>
         <w:tab w:val="left" w:pos="4200"/>
         <w:tab w:val="left" w:pos="4800"/>
         <w:tab w:val="left" w:pos="5400"/>
         <w:tab w:val="left" w:pos="6000"/>
         <w:tab w:val="left" w:pos="6600"/>
         <w:tab w:val="left" w:pos="7200"/>
         <w:tab w:val="left" w:pos="7800"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
     <w:name w:val="Body Text Char"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="005C50B7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
     <w:rsid w:val="005C50B7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+  <w:style w:type="character" w:styleId="BodyText2Char" w:customStyle="1">
     <w:name w:val="Body Text 2 Char"/>
     <w:link w:val="BodyText2"/>
     <w:rsid w:val="005C50B7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="005C50B7"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:rsid w:val="005C50B7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndent2Char"/>
     <w:rsid w:val="00BF33AB"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+  <w:style w:type="character" w:styleId="BodyTextIndent2Char" w:customStyle="1">
     <w:name w:val="Body Text Indent 2 Char"/>
     <w:link w:val="BodyTextIndent2"/>
     <w:rsid w:val="00BF33AB"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B33ECD"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00DD2112"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D2C3B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="001D2C3B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E6223F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="00327128"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:semiHidden/>
     <w:rsid w:val="00327128"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00327128"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00327128"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00960B31"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00960B31"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="658654955">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1170871787">
       <w:bodyDiv w:val="1"/>
@@ -16224,56 +16438,55 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2110731437">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.laserfiche.com/h0975/forms/ncbon-education" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.laserfiche.com/h0975/forms/ncbon-education" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.laserfiche.com/h0975/forms/ncbon-education" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.laserfiche.com/h0975/forms/ncbon-education" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -16600,52 +16813,52 @@
       <UserInfo>
         <DisplayName>Tonya Body</DisplayName>
         <AccountId>14</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Ann Marie Milner</DisplayName>
         <AccountId>88</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Terry Ward</DisplayName>
         <AccountId>15</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2776c5c8-58ca-4358-8434-65033f741ffa">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="c924aea9-21ee-4af1-b9ea-1128ad371ed6" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003660396C9C4B9A458281E22864B25FE5" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="add2ae3c588dd03d0bb3c412f14ae048">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2776c5c8-58ca-4358-8434-65033f741ffa" xmlns:ns3="c924aea9-21ee-4af1-b9ea-1128ad371ed6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="09f8bd359a29ac17579eb07b80184c7d" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003660396C9C4B9A458281E22864B25FE5" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ff1596e02bdac3d0b1bc5185ac05f9b3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2776c5c8-58ca-4358-8434-65033f741ffa" xmlns:ns3="c924aea9-21ee-4af1-b9ea-1128ad371ed6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4e36bed0cf030f4d41e74258b73b7550" ns2:_="" ns3:_="">
     <xsd:import namespace="2776c5c8-58ca-4358-8434-65033f741ffa"/>
     <xsd:import namespace="c924aea9-21ee-4af1-b9ea-1128ad371ed6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -16877,153 +17090,81 @@
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E294F218-878A-44A3-85FB-69194F9E7AFB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95BF82F5-7400-4E83-B8ED-35B792B0A13D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{829CA6B7-25E4-4E92-99CF-46137CD88135}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="b7822f13-4243-49ff-a19d-4279db89cbeb"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{362E0F3D-20A6-44D4-9763-D366BB406984}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD8685F6-BB59-4047-B83A-F39E8C583A67}"/>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B292E522-3A5A-43AE-AE31-E39073B4CA7D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...74 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Denise Hirst</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003660396C9C4B9A458281E22864B25FE5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="display_urn:schemas-microsoft-com:office:office#Editor">
     <vt:lpwstr>Terry Ward</vt:lpwstr>
   </property>