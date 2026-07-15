--- v1 (2025-11-22)
+++ v2 (2026-07-15)
@@ -40,51 +40,51 @@
         <w:gridCol w:w="4675"/>
         <w:gridCol w:w="6930"/>
       </w:tblGrid>
       <w:tr w:rsidR="007B6520" w14:paraId="6A20549A" w14:textId="77777777" w:rsidTr="000D3202">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1EFE67E2" w14:textId="7DFC01B1" w:rsidR="007B6520" w:rsidRDefault="0038052B">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="19"/>
                 <w14:ligatures w14:val="standard"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47D9EB12" wp14:editId="494960D9">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47D9EB12" wp14:editId="775170AF">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-6350</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>7620</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2775431" cy="857250"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="354608896" name="Picture 354608896" descr="A picture containing font, graphics, screenshot, graphic design&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="354608896" name="Picture 4" descr="A picture containing font, graphics, screenshot, graphic design&#10;&#10;Description automatically generated"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1364,50 +1364,62 @@
           </w:p>
           <w:p w14:paraId="5169B634" w14:textId="77777777" w:rsidR="000D3202" w:rsidRDefault="000D3202" w:rsidP="001202C3">
             <w:pPr>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="A9CA53"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="458ED863" w14:textId="77777777" w:rsidR="000D3202" w:rsidRDefault="000D3202" w:rsidP="001202C3">
             <w:pPr>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="A9CA53"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="6FF8678C" w14:textId="77777777" w:rsidR="00FF2083" w:rsidRDefault="00FF2083" w:rsidP="001202C3">
+            <w:pPr>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="A9CA53"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="56D86274" w14:textId="77777777" w:rsidR="000D3202" w:rsidRPr="007A6134" w:rsidRDefault="000D3202" w:rsidP="001202C3">
             <w:pPr>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="A9CA53"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00250E7C" w14:paraId="0AF46472" w14:textId="77777777" w:rsidTr="00EE5393">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11525" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1457,56 +1469,58 @@
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="000D3202">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> contact hour credit for the offerings listed on this form.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D3202" w14:paraId="7284A91B" w14:textId="77777777" w:rsidTr="00EE5393">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11525" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28B9948D" w14:textId="77777777" w:rsidR="000D3202" w:rsidRDefault="000D3202" w:rsidP="00DF195B">
+          <w:p w14:paraId="28B9948D" w14:textId="77777777" w:rsidR="000D3202" w:rsidRPr="00D86803" w:rsidRDefault="000D3202" w:rsidP="00DF195B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002100E7" w14:paraId="144D7928" w14:textId="77777777" w:rsidTr="00EE5393">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11525" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="6D4D5181" w14:textId="77777777" w:rsidR="002100E7" w:rsidRDefault="002100E7" w:rsidP="000D3202">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="A9CA53"/>
                 <w14:ligatures w14:val="none"/>
@@ -2773,167 +2787,225 @@
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B55EE43" w14:textId="4645C317" w:rsidR="15F7C500" w:rsidRDefault="15F7C500" w:rsidP="15F7C500">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10985" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="596D1A1A" w14:textId="1E9D5FED" w:rsidR="2A4B865C" w:rsidRDefault="2A4B865C" w:rsidP="0518F6AC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="596D1A1A" w14:textId="64F4204E" w:rsidR="00A64C0B" w:rsidRPr="004D7B7C" w:rsidRDefault="2A4B865C" w:rsidP="0518F6AC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0518F6AC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Provides</w:t>
             </w:r>
             <w:r w:rsidR="38E021F5" w:rsidRPr="0518F6AC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> newly licensed nurses with </w:t>
             </w:r>
             <w:r w:rsidRPr="0518F6AC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>information about the functions of the NCBON, the Nursing Practice Act, Administrative Rules, common practice concerns, strategies to avoid potential violations</w:t>
             </w:r>
             <w:r w:rsidR="3970DC8E" w:rsidRPr="0518F6AC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>, and available resources.</w:t>
+            </w:r>
+            <w:r w:rsidR="004D7B7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00200281" w14:paraId="53D5D1BC" w14:textId="77777777" w:rsidTr="00200281">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C883120" w14:textId="77777777" w:rsidR="00200281" w:rsidRDefault="00200281" w:rsidP="15F7C500">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10985" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD18485" w14:textId="6074F229" w:rsidR="00200281" w:rsidRPr="0518F6AC" w:rsidRDefault="00200281" w:rsidP="0518F6AC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00200281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Student Nurse Orientation to NC Nursing Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00200281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>1 hour and 30 minutes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00200281" w14:paraId="7544A275" w14:textId="77777777" w:rsidTr="00E4351A">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D71CCAC" w14:textId="77777777" w:rsidR="00200281" w:rsidRDefault="00200281" w:rsidP="15F7C500">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10985" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61C59DD3" w14:textId="7CE27D7D" w:rsidR="00200281" w:rsidRPr="0518F6AC" w:rsidRDefault="00200281" w:rsidP="0518F6AC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00200281">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Provides student nurses with information on the functions of the Board of Nursing, how the Board addresses potential violations of the NPA, how to apply for licensure in NC, and available NCBON resources to facilitate understanding of a licensed nurse's scope of practice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E4351A" w14:paraId="21C8483A" w14:textId="77777777" w:rsidTr="00E4351A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11525" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A42A8ED" w14:textId="77777777" w:rsidR="00E4351A" w:rsidRDefault="00E4351A" w:rsidP="00E4351A">
             <w:pPr>
               <w:ind w:left="-116"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:tbl>
-[...57 lines deleted...]
-          </w:p>
           <w:p w14:paraId="75BC352F" w14:textId="77777777" w:rsidR="00E4351A" w:rsidRPr="00E4351A" w:rsidRDefault="00E4351A" w:rsidP="00E4351A">
             <w:pPr>
               <w:ind w:left="-116"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E4351A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>HONORARIA</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50513BF1" w14:textId="596B7D3A" w:rsidR="00E4351A" w:rsidRPr="00E4351A" w:rsidRDefault="00E4351A" w:rsidP="00E4351A">
             <w:pPr>
               <w:ind w:left="-116"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3023,268 +3095,250 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Please contact Paulette Hampton, MA - Practice Coordinator at practice@ncbon.com.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B67BF" w14:paraId="699EE3A7" w14:textId="77777777" w:rsidTr="003B1FBE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="180" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11345" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BB9953C" w14:textId="166F6092" w:rsidR="00571B53" w:rsidRPr="007E33AE" w:rsidRDefault="00571B53" w:rsidP="00EE5393">
+          <w:p w14:paraId="0BB9953C" w14:textId="16A2A1B0" w:rsidR="00571B53" w:rsidRPr="007E33AE" w:rsidRDefault="00571B53" w:rsidP="00D86803">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="8475"/>
+              </w:tabs>
               <w:ind w:right="306"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67E04A59" w14:textId="77777777" w:rsidR="007B6520" w:rsidRDefault="007B6520"/>
-    <w:sectPr w:rsidR="007B6520" w:rsidSect="0032228D">
+    <w:p w14:paraId="67E04A59" w14:textId="6425EE51" w:rsidR="007B6520" w:rsidRDefault="000A5433" w:rsidP="000A5433">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2790"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="007B6520" w:rsidSect="00D86803">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="270" w:right="288" w:bottom="720" w:left="288" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="270" w:right="288" w:bottom="720" w:left="288" w:header="720" w:footer="450" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60E4C211" w14:textId="77777777" w:rsidR="00981E69" w:rsidRDefault="00981E69" w:rsidP="00BB5656">
+    <w:p w14:paraId="52EEDCEA" w14:textId="77777777" w:rsidR="00B641ED" w:rsidRDefault="00B641ED" w:rsidP="00BB5656">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D522E9D" w14:textId="77777777" w:rsidR="00981E69" w:rsidRDefault="00981E69" w:rsidP="00BB5656">
+    <w:p w14:paraId="33422941" w14:textId="77777777" w:rsidR="00B641ED" w:rsidRDefault="00B641ED" w:rsidP="00BB5656">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="363D465B" w14:textId="77777777" w:rsidR="00981E69" w:rsidRDefault="00981E69">
+    <w:p w14:paraId="78E6377A" w14:textId="77777777" w:rsidR="00B641ED" w:rsidRDefault="00B641ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="43D972C9" w14:textId="77777777" w:rsidR="00BB5656" w:rsidRPr="00BB5656" w:rsidRDefault="00BB5656">
+  <w:p w14:paraId="43D972C9" w14:textId="33B47E60" w:rsidR="00BB5656" w:rsidRPr="005C768F" w:rsidRDefault="00DA11F0" w:rsidP="00474200">
     <w:pPr>
-      <w:tabs>
-[...7 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="NoSpacing"/>
     </w:pPr>
-    <w:r w:rsidRPr="00BB5656">
-[...9 lines deleted...]
-      </w:rPr>
+    <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BB5656">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="005C768F" w:rsidRPr="0047151E">
+      <w:t>Updated:</w:t>
+    </w:r>
+    <w:r w:rsidR="00474200">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="005C768F" w:rsidRPr="0047151E">
+      <w:t xml:space="preserve">06/11/2026      </w:t>
+    </w:r>
+    <w:r w:rsidR="00474200">
+      <w:t xml:space="preserve">                                                                                              </w:t>
+    </w:r>
+    <w:r w:rsidR="005C768F" w:rsidRPr="0047151E">
+      <w:t xml:space="preserve">                                                                    </w:t>
+    </w:r>
+    <w:r w:rsidR="00FF2083">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+    <w:r w:rsidR="00FF2083">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00BB5656" w:rsidRPr="005C768F">
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidR="00BB5656" w:rsidRPr="005C768F">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00BB5656">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="00BB5656" w:rsidRPr="005C768F">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00BB5656">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="00BB5656" w:rsidRPr="005C768F">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00BB5656">
+    <w:r w:rsidR="00BB5656" w:rsidRPr="005C768F">
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00BB5656">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="00BB5656" w:rsidRPr="005C768F">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00BB5656">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="00BB5656" w:rsidRPr="005C768F">
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BB5656">
-[...29 lines deleted...]
-    </w:r>
+    <w:fldSimple w:instr=" NUMPAGES  \* Arabic  \* MERGEFORMAT ">
+      <w:r w:rsidR="00BB5656" w:rsidRPr="005C768F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:fldSimple>
   </w:p>
   <w:p w14:paraId="314E7E04" w14:textId="77777777" w:rsidR="00BB5656" w:rsidRDefault="00BB5656">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4ED3FCE8" w14:textId="77777777" w:rsidR="00981E69" w:rsidRDefault="00981E69" w:rsidP="00BB5656">
+    <w:p w14:paraId="7254A9B4" w14:textId="77777777" w:rsidR="00B641ED" w:rsidRDefault="00B641ED" w:rsidP="00BB5656">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="793CF72D" w14:textId="77777777" w:rsidR="00981E69" w:rsidRDefault="00981E69" w:rsidP="00BB5656">
+    <w:p w14:paraId="40C362A9" w14:textId="77777777" w:rsidR="00B641ED" w:rsidRDefault="00B641ED" w:rsidP="00BB5656">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5B730B47" w14:textId="77777777" w:rsidR="00981E69" w:rsidRDefault="00981E69">
+    <w:p w14:paraId="5858C67F" w14:textId="77777777" w:rsidR="00B641ED" w:rsidRDefault="00B641ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="145C4186"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C82CFCA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -3644,282 +3698,322 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1311710608">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1461462133">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1707413595">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A52E8"/>
+    <w:rsid w:val="0000120B"/>
     <w:rsid w:val="00003638"/>
     <w:rsid w:val="000127A8"/>
     <w:rsid w:val="00031B7F"/>
     <w:rsid w:val="00047CFF"/>
     <w:rsid w:val="000541E1"/>
     <w:rsid w:val="000679F6"/>
     <w:rsid w:val="00082416"/>
     <w:rsid w:val="00090D00"/>
     <w:rsid w:val="000963AB"/>
+    <w:rsid w:val="000A5433"/>
     <w:rsid w:val="000D040D"/>
     <w:rsid w:val="000D3202"/>
     <w:rsid w:val="000D6237"/>
     <w:rsid w:val="000E04DE"/>
     <w:rsid w:val="000E71A9"/>
     <w:rsid w:val="00115190"/>
     <w:rsid w:val="001202C3"/>
     <w:rsid w:val="00180DAD"/>
     <w:rsid w:val="00185378"/>
     <w:rsid w:val="0019336C"/>
+    <w:rsid w:val="00194FAE"/>
     <w:rsid w:val="001A52E8"/>
     <w:rsid w:val="001B014F"/>
     <w:rsid w:val="001B14C4"/>
     <w:rsid w:val="001D1CF2"/>
     <w:rsid w:val="001E2F9D"/>
+    <w:rsid w:val="00200281"/>
     <w:rsid w:val="00206A9E"/>
     <w:rsid w:val="002100E7"/>
     <w:rsid w:val="00250E7C"/>
     <w:rsid w:val="00274163"/>
+    <w:rsid w:val="00286CEC"/>
     <w:rsid w:val="002B2ADF"/>
+    <w:rsid w:val="002C25E6"/>
+    <w:rsid w:val="002F0124"/>
     <w:rsid w:val="002F1098"/>
     <w:rsid w:val="0032228D"/>
+    <w:rsid w:val="0033509B"/>
     <w:rsid w:val="0034111C"/>
     <w:rsid w:val="00341E2A"/>
     <w:rsid w:val="00356F80"/>
     <w:rsid w:val="00361B77"/>
     <w:rsid w:val="0038052B"/>
+    <w:rsid w:val="003A7129"/>
     <w:rsid w:val="003B1FBE"/>
     <w:rsid w:val="003D384D"/>
     <w:rsid w:val="00413D1F"/>
     <w:rsid w:val="00417278"/>
     <w:rsid w:val="00427439"/>
     <w:rsid w:val="00444286"/>
     <w:rsid w:val="00462657"/>
+    <w:rsid w:val="0047151E"/>
+    <w:rsid w:val="00474200"/>
     <w:rsid w:val="00482E79"/>
+    <w:rsid w:val="00493344"/>
+    <w:rsid w:val="00495418"/>
     <w:rsid w:val="00496438"/>
     <w:rsid w:val="004A6BC1"/>
     <w:rsid w:val="004A756F"/>
     <w:rsid w:val="004B67BF"/>
     <w:rsid w:val="004C1710"/>
     <w:rsid w:val="004C1BE2"/>
+    <w:rsid w:val="004D7B7C"/>
+    <w:rsid w:val="004E599D"/>
     <w:rsid w:val="004F523C"/>
     <w:rsid w:val="005009B2"/>
     <w:rsid w:val="00512659"/>
     <w:rsid w:val="005131EA"/>
     <w:rsid w:val="005608C6"/>
     <w:rsid w:val="00571B53"/>
     <w:rsid w:val="005A2813"/>
     <w:rsid w:val="005C3FB9"/>
     <w:rsid w:val="005C6B0E"/>
+    <w:rsid w:val="005C768F"/>
     <w:rsid w:val="005D4D6B"/>
     <w:rsid w:val="005E75AD"/>
     <w:rsid w:val="005F4148"/>
     <w:rsid w:val="00616606"/>
     <w:rsid w:val="00635F2D"/>
     <w:rsid w:val="0065658F"/>
     <w:rsid w:val="006800E2"/>
     <w:rsid w:val="00695EFF"/>
     <w:rsid w:val="006A36D9"/>
+    <w:rsid w:val="006A61DE"/>
     <w:rsid w:val="006E2912"/>
     <w:rsid w:val="006F2312"/>
     <w:rsid w:val="00700F5F"/>
     <w:rsid w:val="00716D93"/>
     <w:rsid w:val="007416F7"/>
+    <w:rsid w:val="0074614A"/>
     <w:rsid w:val="00751A51"/>
     <w:rsid w:val="007846B4"/>
     <w:rsid w:val="007A6134"/>
     <w:rsid w:val="007A6B08"/>
     <w:rsid w:val="007B6520"/>
     <w:rsid w:val="007C11B4"/>
     <w:rsid w:val="007D4E8B"/>
+    <w:rsid w:val="007E2B19"/>
     <w:rsid w:val="007E33AE"/>
     <w:rsid w:val="00801827"/>
+    <w:rsid w:val="00813CA8"/>
     <w:rsid w:val="00821873"/>
     <w:rsid w:val="0082528F"/>
     <w:rsid w:val="008301CF"/>
     <w:rsid w:val="00832C5D"/>
     <w:rsid w:val="008417B9"/>
     <w:rsid w:val="0086489D"/>
     <w:rsid w:val="008A7B15"/>
+    <w:rsid w:val="008B4FD9"/>
     <w:rsid w:val="008C4F23"/>
     <w:rsid w:val="008D3218"/>
     <w:rsid w:val="008D78D6"/>
     <w:rsid w:val="008E7E06"/>
     <w:rsid w:val="008F44A2"/>
     <w:rsid w:val="008F7A02"/>
     <w:rsid w:val="0090032D"/>
     <w:rsid w:val="00905BC5"/>
+    <w:rsid w:val="00960696"/>
+    <w:rsid w:val="00967D89"/>
     <w:rsid w:val="00973B80"/>
     <w:rsid w:val="00981E69"/>
     <w:rsid w:val="0099381E"/>
     <w:rsid w:val="009C152B"/>
+    <w:rsid w:val="009E1CC5"/>
     <w:rsid w:val="009E5569"/>
+    <w:rsid w:val="009F0E5F"/>
     <w:rsid w:val="00A04AD4"/>
     <w:rsid w:val="00A060A6"/>
     <w:rsid w:val="00A10A44"/>
     <w:rsid w:val="00A11027"/>
     <w:rsid w:val="00A148C3"/>
     <w:rsid w:val="00A32D5B"/>
     <w:rsid w:val="00A56356"/>
+    <w:rsid w:val="00A64C0B"/>
     <w:rsid w:val="00A96E99"/>
     <w:rsid w:val="00A97176"/>
     <w:rsid w:val="00AA0BA6"/>
     <w:rsid w:val="00AE22B6"/>
     <w:rsid w:val="00AF0B84"/>
     <w:rsid w:val="00AF3B6A"/>
+    <w:rsid w:val="00B641ED"/>
     <w:rsid w:val="00BA7B0B"/>
     <w:rsid w:val="00BB5656"/>
     <w:rsid w:val="00BC783E"/>
+    <w:rsid w:val="00C03E18"/>
     <w:rsid w:val="00C3095E"/>
     <w:rsid w:val="00C5757C"/>
     <w:rsid w:val="00C577E5"/>
     <w:rsid w:val="00C77E89"/>
+    <w:rsid w:val="00CA604E"/>
+    <w:rsid w:val="00CA6709"/>
     <w:rsid w:val="00CB1F96"/>
+    <w:rsid w:val="00CB73FC"/>
     <w:rsid w:val="00CC441D"/>
     <w:rsid w:val="00D20BD3"/>
     <w:rsid w:val="00D21651"/>
     <w:rsid w:val="00D310FD"/>
     <w:rsid w:val="00D35FD9"/>
     <w:rsid w:val="00D378D3"/>
     <w:rsid w:val="00D46D0C"/>
     <w:rsid w:val="00D53CFD"/>
     <w:rsid w:val="00D808CA"/>
+    <w:rsid w:val="00D86803"/>
+    <w:rsid w:val="00DA11F0"/>
     <w:rsid w:val="00DC47EC"/>
     <w:rsid w:val="00DD4977"/>
     <w:rsid w:val="00DF195B"/>
     <w:rsid w:val="00DF50FC"/>
     <w:rsid w:val="00E026CA"/>
     <w:rsid w:val="00E06285"/>
+    <w:rsid w:val="00E23395"/>
     <w:rsid w:val="00E4351A"/>
+    <w:rsid w:val="00E52C59"/>
     <w:rsid w:val="00E5574E"/>
     <w:rsid w:val="00E7158A"/>
     <w:rsid w:val="00E81952"/>
     <w:rsid w:val="00EA142B"/>
     <w:rsid w:val="00EA4D0D"/>
     <w:rsid w:val="00ED2E20"/>
     <w:rsid w:val="00ED576E"/>
     <w:rsid w:val="00EE5393"/>
     <w:rsid w:val="00EF05B8"/>
     <w:rsid w:val="00EF6BB1"/>
     <w:rsid w:val="00F21C4B"/>
     <w:rsid w:val="00F35D83"/>
     <w:rsid w:val="00F371AF"/>
     <w:rsid w:val="00F537FB"/>
     <w:rsid w:val="00FA18D0"/>
     <w:rsid w:val="00FE7243"/>
     <w:rsid w:val="00FF1A9E"/>
+    <w:rsid w:val="00FF2083"/>
     <w:rsid w:val="0518F6AC"/>
     <w:rsid w:val="0702C97B"/>
     <w:rsid w:val="0A87A471"/>
     <w:rsid w:val="12A2C940"/>
     <w:rsid w:val="13C9E939"/>
     <w:rsid w:val="13EA072D"/>
     <w:rsid w:val="15F7C500"/>
     <w:rsid w:val="1ABAB5A7"/>
     <w:rsid w:val="1FD14CEC"/>
     <w:rsid w:val="2105E1C0"/>
     <w:rsid w:val="24C6F386"/>
     <w:rsid w:val="2657470A"/>
     <w:rsid w:val="2A4B865C"/>
     <w:rsid w:val="2B5D15B0"/>
     <w:rsid w:val="2F70110F"/>
     <w:rsid w:val="38E021F5"/>
     <w:rsid w:val="3970DC8E"/>
     <w:rsid w:val="3A4E0CD9"/>
     <w:rsid w:val="3CC57EBC"/>
     <w:rsid w:val="3DB8183C"/>
     <w:rsid w:val="4210A707"/>
     <w:rsid w:val="4CBCBA3F"/>
     <w:rsid w:val="4CC11C6C"/>
     <w:rsid w:val="4D1257AF"/>
     <w:rsid w:val="50A11D4C"/>
     <w:rsid w:val="555E34F6"/>
     <w:rsid w:val="58CF6E71"/>
     <w:rsid w:val="618AB419"/>
     <w:rsid w:val="667F84C6"/>
     <w:rsid w:val="6C99FDC3"/>
     <w:rsid w:val="731E1157"/>
+    <w:rsid w:val="74D984F6"/>
     <w:rsid w:val="7669E312"/>
     <w:rsid w:val="78F37002"/>
     <w:rsid w:val="7910472D"/>
     <w:rsid w:val="79FC033B"/>
     <w:rsid w:val="7D82C696"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="53791A6B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A34625F3-3F8F-433B-B7C5-D3E922BE1894}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -4441,50 +4535,59 @@
     <w:rsid w:val="00BB5656"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE7243"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE7243"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00474200"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:practice@ncbon.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -4763,194 +4866,200 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003660396C9C4B9A458281E22864B25FE5" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1063b62ea1b612f552fe773819da0f56">
-[...2 lines deleted...]
-    <xsd:import namespace="c924aea9-21ee-4af1-b9ea-1128ad371ed6"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010080868158E9E94243BE1A5C17319C9414" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bab1edd9e41a083d317993d8d0471564">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bea11312-dc8f-42aa-a70c-512d860ee08f" xmlns:ns3="b7822f13-4243-49ff-a19d-4279db89cbeb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea280a0cc9e562fe02d549e0af0b2ad1" ns2:_="" ns3:_="">
+    <xsd:import namespace="bea11312-dc8f-42aa-a70c-512d860ee08f"/>
+    <xsd:import namespace="b7822f13-4243-49ff-a19d-4279db89cbeb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-[...3 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2776c5c8-58ca-4358-8434-65033f741ffa" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bea11312-dc8f-42aa-a70c-512d860ee08f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="17" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="18" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1b6f0831-23f3-42cc-80b9-69f8ab30262c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1b6f0831-23f3-42cc-80b9-69f8ab30262c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c924aea9-21ee-4af1-b9ea-1128ad371ed6" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b7822f13-4243-49ff-a19d-4279db89cbeb" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{71a3cfdf-0566-43a2-b672-0b4e4818ff86}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c924aea9-21ee-4af1-b9ea-1128ad371ed6">
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a01fe0b0-ea46-4e25-a396-c188ef997f05}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="b7822f13-4243-49ff-a19d-4279db89cbeb">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -5018,165 +5127,162 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="c924aea9-21ee-4af1-b9ea-1128ad371ed6" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2776c5c8-58ca-4358-8434-65033f741ffa">
+    <TaxCatchAll xmlns="b7822f13-4243-49ff-a19d-4279db89cbeb" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="bea11312-dc8f-42aa-a70c-512d860ee08f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <SharedWithUsers xmlns="c924aea9-21ee-4af1-b9ea-1128ad371ed6">
+    <SharedWithUsers xmlns="b7822f13-4243-49ff-a19d-4279db89cbeb">
       <UserInfo>
         <DisplayName>Paulette Hampton</DisplayName>
         <AccountId>13</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Joyce Winstead</DisplayName>
         <AccountId>14</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B79A4946-B256-4E6E-9A57-5701003EEEE1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2520C606-476B-4D7D-968B-1739593F182A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="bea11312-dc8f-42aa-a70c-512d860ee08f"/>
+    <ds:schemaRef ds:uri="b7822f13-4243-49ff-a19d-4279db89cbeb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27C7C052-5B51-4A3D-8E44-D22982C7F825}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E62B622E-8871-4D05-9C44-5501AF949FE0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="b7822f13-4243-49ff-a19d-4279db89cbeb"/>
     <ds:schemaRef ds:uri="bea11312-dc8f-42aa-a70c-512d860ee08f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>667</Words>
-  <Characters>3945</Characters>
+  <Words>736</Words>
+  <Characters>4198</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>146</Lines>
-  <Paragraphs>70</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4542</CharactersWithSpaces>
+  <CharactersWithSpaces>4925</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="12" baseType="variant">
-[...17 lines deleted...]
-      </vt:variant>
+    <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6881366</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:practice@ncbon.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Paulette Hampton</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101003660396C9C4B9A458281E22864B25FE5</vt:lpwstr>
+    <vt:lpwstr>0x01010080868158E9E94243BE1A5C17319C9414</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>